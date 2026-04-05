--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -133,291 +133,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent spectral emissivity of microstructured silicon</w:t>
+                <w:t xml:space="preserve">Power management technologies for triboelectric nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elissa Akiki</w:t>
+                <w:t xml:space="preserve">Sijun Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armande Herve</w:t>
+                <w:t xml:space="preserve">Hengyu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang An</w:t>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (3), pp.1703-1715. </w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (3), pp.305-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-025-12043-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43577-025-00860-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475783v1</w:t>
+                <w:t xml:space="preserve">hal-05401730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power management technologies for triboelectric nanogenerators</w:t>
+                <w:t xml:space="preserve">Temperature-dependent spectral emissivity of microstructured silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sijun Du</w:t>
+                <w:t xml:space="preserve">Elissa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hengyu Guo</w:t>
+                <w:t xml:space="preserve">Armande Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Yang An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armine Karami</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (3), pp.305-314. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (3), pp.1703-1715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43577-025-00860-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-025-12043-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401730v1</w:t>
+                <w:t xml:space="preserve">hal-05475783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self‐Boosting Energy Generation via Triboelectric Nanogenerator–Capacitor Coupling</w:t>
               </w:r>
@@ -455,51 +455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongmin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyeon Yeong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (8), pp.2301309. </w:t>
@@ -576,51 +576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -710,51 +710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Waeytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedia Aouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -853,51 +853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Amjadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huajiang Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 115, pp.108735. </w:t>
@@ -929,412 +929,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on nanogenerators and piezotronics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wideband mid infrared absorber using surface doped black silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Paul Beeby</w:t>
+                <w:t xml:space="preserve">S. Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Bowen</w:t>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Jun Chew</w:t>
+                <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Delbani</w:t>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0085850⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (23), pp.231703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0117289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031125v1</w:t>
+                <w:t xml:space="preserve">hal-03922754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband mid infrared absorber using surface doped black silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the frequency up-conversion mechanism due to a soft stopper by the example of an electrostatic kinetic energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Andrii Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hamaoui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0117289⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (6), pp.696-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X221109258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922754v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the frequency up-conversion mechanism due to a soft stopper by the example of an electrostatic kinetic energy harvester</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roadmap on nanogenerators and piezotronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Paul Beeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrii Sokolov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Zheng Jun Chew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Delbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (6), pp.696-705. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.109201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X221109258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0085850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031146v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-field radiative thermal rectification with bulk materials</w:t>
               </w:r>
@@ -1346,51 +1346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1463,51 +1463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Chiun Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Wei Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen-Xi Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1548,628 +1548,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact-Free MEMS Devices for Reliable and Low-Power Logic Operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of daily electric load profiles of non-residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Perrin</w:t>
+                <w:t xml:space="preserve">Solène Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galisultanov</w:t>
+                <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hutin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Fanet</w:t>
+                <w:t xml:space="preserve">Thierry Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2021.3070844⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.110670 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527218v1</w:t>
+                <w:t xml:space="preserve">hal-03493554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of daily electric load profiles of non-residential buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Contact-Free MEMS Devices for Reliable and Low-Power Logic Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galisultanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guiot</w:t>
+                <w:t xml:space="preserve">H. Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 233, pp.110670 -. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (6), pp.2938-2943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2021.3070844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493554v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing a MEMS plasma switch for conditioning high-voltage kinetic energy harvesters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomic Nerve Activation Observed for Hemodialysis Patients While Squeezing a Soft Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Chiun Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Wei Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Xi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17019-5⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (22), pp.9646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12229646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090276v1</w:t>
+                <w:t xml:space="preserve">hal-03527224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Nerve Activation Observed for Hemodialysis Patients While Squeezing a Soft Ball</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Employing a MEMS plasma switch for conditioning high-voltage kinetic energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (22), pp.9646. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12229646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17019-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527224v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductor-Free Output Multiplier for Power Promotion and Management of Triboelectric Nanogenerators toward Self-Powered Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlong Zi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (5), pp.5892-5900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2229,64 +2229,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghaffarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66, pp.104137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2333,77 +2333,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS Four-Terminal Variable Capacitor for low power Capacitive Adiabatic Logic with High Logic State Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galisultanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1407, pp.012087. </w:t>
@@ -2614,64 +2614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Ben Ouanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehmi Najar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2712,3319 +2712,3319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and modeling of triboelectric-electret nanogenerator</w:t>
+                <w:t xml:space="preserve">Contactless four-terminal MEMS Variable Capacitor for Capacitive Adiabatic Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Hinchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Ghaffarinejad</w:t>
+                <w:t xml:space="preserve">Ayrat Galisultanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingxian Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
+                <w:t xml:space="preserve">Yann Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Woo Kim</w:t>
+                <w:t xml:space="preserve">Hervé Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47, pp.401 - 409. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (8), pp.084001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aacac4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763592v1</w:t>
+                <w:t xml:space="preserve">hal-01887157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bennet's doubler working as a power booster for triboelectric nano-generators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">A power supply module for autonomous portable electronics: ultralow-frequency MEMS electrostatic kinetic energy harvester with a comb structure reducing air damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2017.3434⟩</w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41378-018-0025-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763645v1</w:t>
+                <w:t xml:space="preserve">hal-01890040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless four-terminal MEMS Variable Capacitor for Capacitive Adiabatic Logic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stiffness control of a nonlinear mechanical folded beam for wideband vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Fanet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mohamed Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einar Halvorsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aacac4⟩</w:t>
+              <w:t xml:space="preserve">Technisches Messen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/teme-2017-0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887157v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A power supply module for autonomous portable electronics: ultralow-frequency MEMS electrostatic kinetic energy harvester with a comb structure reducing air damping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Progressive contact-separate triboelectric nanogenerator based on conductive polyurethane foam regulated with a Bennet doubler conditioning circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghaffarinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.10 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.06.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41378-018-0025-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01890040v1</w:t>
+                <w:t xml:space="preserve">hal-01826243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness control of a nonlinear mechanical folded beam for wideband vibration energy harvesters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wall slip mechanisms in direct and inverse emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Einar Halvorsen</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technisches Messen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/teme-2017-0087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (6), pp.1495-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.5046893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826239v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall slip mechanisms in direct and inverse emulsions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An Impact-Coupled MEMS Electrostatic Kinetic Energy Harvester and Its Predictive Model Taking Nonlinear Air Damping Effect Into Account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62 (6), pp.1495-1513. </w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (6), pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.5046893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2018.2876353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931257v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Impact-Coupled MEMS Electrostatic Kinetic Energy Harvester and Its Predictive Model Taking Nonlinear Air Damping Effect Into Account</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">A conditioning circuit with exponential enhancement of output energy for triboelectric nanogenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghaffarinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (6), pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.173 - 184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2018.2876353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931269v1</w:t>
+                <w:t xml:space="preserve">hal-01826249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive contact-separate triboelectric nanogenerator based on conductive polyurethane foam regulated with a Bennet doubler conditioning circuit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A flexible electrostatic kinetic energy harvester based on electret films of electrospun nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghaffarinejad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capo-Chichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.06.038⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa87da⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826243v1</w:t>
+                <w:t xml:space="preserve">hal-01721132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conditioning circuit with exponential enhancement of output energy for triboelectric nanogenerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding and modeling of triboelectric-electret nanogenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghaffarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hemin Zhang</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51, pp.173 - 184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.06.034⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 47, pp.401 - 409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826249v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible electrostatic kinetic energy harvester based on electret films of electrospun nanofibers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bennet's doubler working as a power booster for triboelectric nano-generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghaffarinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (1), </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (6), pp.378-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa87da⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2017.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721132v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of a Long-Range RFID Tag Powered by a Vibration Energy Harvester</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Flexible piezoelectric nanogenerators based on PVDF-TrFE nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Serairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2682419⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017170288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719906v1</w:t>
+                <w:t xml:space="preserve">hal-01721131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic vibration energy harvester with 2.4-GHz Cockcroft–Walton rectenna start-up</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wall Slip of Soft-Jammed Systems: A Generic Simple Shear Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.208004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01434988v1</w:t>
+                <w:t xml:space="preserve">hal-01763648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall Slip of Soft-Jammed Systems: A Generic Simple Shear Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Contactless Capacitive Adiabatic Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayrat Galisultanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Samaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nanoengineering: Fabrication, Properties, Optics, and Devices XIV, 10354, pp.103540A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2275211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.208004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01763648v1</w:t>
+                <w:t xml:space="preserve">hal-01887196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible piezoelectric nanogenerators based on PVDF-TrFE nanofibers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Series-Parallel Charge Pump Conditioning Circuits for Electrostatic Kinetic Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017170288⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (1), pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2016.2603064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01721131v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Capacitive Adiabatic Logic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Novel Characterization Method for Accurate Lumped Parameter Modeling of Electret Electrostatic Vibration Energy Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2275211⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (5), pp.665-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2017.2682232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887196v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series-Parallel Charge Pump Conditioning Circuits for Electrostatic Kinetic Energy Harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Electrostatic vibration energy harvester with 2.4-GHz Cockcroft–Walton rectenna start-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Saddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64 (1), pp.227-240. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.98-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2016.2603064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380378v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Characterization Method for Accurate Lumped Parameter Modeling of Electret Electrostatic Vibration Energy Harvesters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of a Long-Range RFID Tag Powered by a Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (5), pp.665-668. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1832 - 1835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2017.2682232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2682419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490740v1</w:t>
+                <w:t xml:space="preserve">hal-01719906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete electromechanical analysis of electrostatic kinetic energy harvesters biased with a continuous conditioning circuit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of the capacitance variation of electrostatic vibration energy harvesters biased following rectangular charge-voltage diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 773, pp.12015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521574v1</w:t>
+                <w:t xml:space="preserve">hal-01445368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the capacitance variation of electrostatic vibration energy harvesters biased following rectangular charge-voltage diagrams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Electrostatic Vibration Energy Harvester Pre-charged Wirelessly at 2.45 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Saddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 773, pp.12015. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012015⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 773, pp.012111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445368v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Vibration Energy Harvester Pre-charged Wirelessly at 2.45 GHz</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A batch-fabricated electret-biased wideband MEMS vibration energy harvester with frequency-up conversion behavior powering a UHF wireless sensor node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (124004), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/26/12/124004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434810v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batch-fabricated electret-biased wideband MEMS vibration energy harvester with frequency-up conversion behavior powering a UHF wireless sensor node</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A paper-based electrostatic kinetic energy harvester with stacked multiple electret films made of electrospun polymer nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/26/12/124004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 773, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504353v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A paper-based electrostatic kinetic energy harvester with stacked multiple electret films made of electrospun polymer nanofibers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Complete electromechanical analysis of electrostatic kinetic energy harvesters biased with a continuous conditioning circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 773, </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 247, pp.379-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721092v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive Energy Conversion With Circuits Implementing a Rectangular Charge-Voltage Cycle—Part 1: Analysis of the Electrical Domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A nonlinear MEMS electrostatic kinetic energy harvester for human-powered biomedical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2015.2451911⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (25), pp.253902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4937587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240996v1</w:t>
+                <w:t xml:space="preserve">hal-01521578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear MEMS electrostatic kinetic energy harvester for human-powered biomedical devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
+                <w:t xml:space="preserve">Electret-Free Micromachined Silicon Electrostatic Vibration Energy Harvester With the Bennet's Doubler as Conditioning Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Dorzhiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Dragunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4937587⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (2), pp.183-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2014.2387213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521578v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive Energy Conversion With Circuits Implementing a Rectangular Charge-Voltage Cycle Part 2: Electromechanical and Nonlinear Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (11), pp.2664 - 2673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCSI.2015.2451913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electret-Free Micromachined Silicon Electrostatic Vibration Energy Harvester With the Bennet's Doubler as Conditioning Circuit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Capacitive Energy Conversion With Circuits Implementing a Rectangular Charge-Voltage Cycle—Part 1: Analysis of the Electrical Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valery Dragunov</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (2), pp.183-185. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (11), pp.2652-2663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2014.2387213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2015.2451911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232671v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermal properties of thin solid materials at different temperature levels using a set of microresistors</w:t>
               </w:r>
@@ -6150,507 +6150,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS electrostatic vibration energy harvester without switches and inductive elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitaly Dorzhiev</w:t>
+                <w:t xml:space="preserve">Deep reactive ion etching of sub-micrometer trenches with ultra high aspect ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Summanwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armine Karami</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Angelescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/557/1/012126⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.35 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307917v1</w:t>
+                <w:t xml:space="preserve">hal-01767970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reactive ion etching of sub-micrometer trenches with ultra high aspect ratio</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of black silicon disordered structures distribution on its wideband reduced reflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abi Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dan Angelescu</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan E. Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.06.010⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.45045 - 45045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/045045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767970v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of black silicon disordered structures distribution on its wideband reduced reflectance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MEMS electrostatic vibration energy harvester without switches and inductive elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Dorzhiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Dragunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.45045 - 45045. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 557, pp.012126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/045045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/557/1/012126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444437v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and Dynamic Aspects of Black Silicon Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abi Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Pierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Trawick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6684,103 +6684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic vibration energy harvester with combined effect of electrical nonlinearities and mechanical impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.035001. </w:t>
@@ -6812,351 +6812,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optical and morphological properties of microstructured Black Silicon obtained by cryogenic-enhanced plasma reactive ion etching</w:t>
+                <w:t xml:space="preserve">On the free-space Gaussian beam coupling to droplet optical resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. N. Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.826-833</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721058v1</w:t>
+                <w:t xml:space="preserve">hal-00909496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the free-space Gaussian beam coupling to droplet optical resonators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the optical and morphological properties of microstructured Black Silicon obtained by cryogenic-enhanced plasma reactive ion etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurine Malak</w:t>
+                <w:t xml:space="preserve">K. N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Yuan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4805024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909496v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-State Oscillations in Resonant Electrostatic Vibration Energy Harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (4), pp.875-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7190,103 +7190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of black silicon obtained by cryogenic plasma etching : Approach to achieve the hot spot of a thermoelectric energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Abi-Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (11), pp.1807-1814. </w:t>
@@ -7336,64 +7336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistable electromagnetic generator based on buckled beams for vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helios Vocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7479,64 +7479,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimization of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH) with a limitation on the output voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7595,103 +7595,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit on converted power in resonant electrostatic vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (17), pp.39 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7777,51 +7777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Merabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.288. </w:t>
@@ -7859,64 +7859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Analytical Tool for the Design of Vibration Energy Harvesters (VEHs) Based on the Mechanical Impedance Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (2), pp.299--311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7944,479 +7944,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batch-fabricated and electret-free silicon electrostatic vibration energy harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Silicon MEMS DC/DC Converter for Autonomous Vibration-to-Electrical-Energy Scavenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (5), pp.481--483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2009.2015780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653633v1</w:t>
+                <w:t xml:space="preserve">hal-00692942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Silicon MEMS DC/DC Converter for Autonomous Vibration-to-Electrical-Energy Scavenger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A batch-fabricated and electret-free silicon electrostatic vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (11), pp.115025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2009.2015780⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692942v1</w:t>
+                <w:t xml:space="preserve">hal-01653633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A batch-fabricated and electret-free silicon electrostatic vibration energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete system for wireless powering and remote control of electrostatic actuators by inductive coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8502,51 +8502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process and realization of a three dimensional gold electroplated antenna on a flexible epoxy film for wireless micromotion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8611,7362 +8611,7621 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Setup for Real-Time Electrical Characterization of Triboelectric Nanogenerators</w:t>
+                <w:t xml:space="preserve">In-sensor computing with contactless MEMS: binary neurons for harsh environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Markovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vancouver, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS59705.2025.11330918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532723v1</w:t>
+                <w:t xml:space="preserve">hal-05532759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Optimal Choice of Electrical Conditioning Circuits for Triboelectric Nanogenerators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modeling of an all-mechanical in-sensor vibration classifier compatible with MEMS implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Marković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCAS 2026 - 2026 IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2026, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943845v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elissa Akiki</w:t>
+                <w:t xml:space="preserve">Measurement Setup for Real-Time Electrical Characterization of Triboelectric Nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Markovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armande Hervé</w:t>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPV15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SYMME (Université Savoie Mont Blanc), Jun 2025, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937509v1</w:t>
+                <w:t xml:space="preserve">hal-05532723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization and Modelling of an Ultrasound-Powered Triboeletric Generator for Implantable Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the Optimal Choice of Electrical Conditioning Circuits for Triboelectric Nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachem Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delaram Haghighi-Talab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Delbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.22-25, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814189⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.203-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949436v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-Terminal Dual-Polarity MEMS Electrostatic Transducer For Near-Limits Kinetic Energy Harvesting From Irregular Vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moein Rahmani</w:t>
+                <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armine Karami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TPV15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943842v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration de simulations énergétiques de bâtiments résidentiels existants à l'aide de données de terrain provenant d'un réseau de capteurs : étude des écarts de performances énergétiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical Characterization and Modelling of an Ultrasound-Powered Triboeletric Generator for Implantable Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dabin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sera Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.22-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739404v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Five-Terminal Dual-Polarity MEMS Electrostatic Transducer For Near-Limits Kinetic Energy Harvesting From Irregular Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moein Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ambia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950649⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.143-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476925v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bennet’s Doubler With Double Capacitive TENG for Kinetic Energy Harvesting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Calibration de simulations énergétiques de bâtiments résidentiels existants à l'aide de données de terrain provenant d'un réseau de capteurs : étude des écarts de performances énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874189v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Management Integrated Circuit for Electrostatic Kinetic Energy Harvesters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Rhouni</w:t>
+                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Loraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Lahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Basset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180972⟩</w:t>
+              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996835v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensor Network for Existing Residential Buildings Indoor Environment Quality and Energy Consumption Assessment and Monitoring: Lessons Learnt from a Field Experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bennet’s Doubler With Double Capacitive TENG for Kinetic Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naida Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Delbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0008979401050112⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. pp.80-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552931v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Wide-band Infrared Absorptivity of Black Silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sensor Network for Existing Residential Buildings Indoor Environment Quality and Energy Consumption Assessment and Monitoring: Lessons Learnt from a Field Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-067⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, France. pp.105-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008979401050112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902598v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Doping on the Morphology and Infrared Radiative Properties of Black Silicon</w:t>
+                <w:t xml:space="preserve">Enhanced Wide-band Infrared Absorptivity of Black Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 25th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2019.8923602⟩</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403395v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR and MIR Absorption of Ultra-Black Silicon(UBS) Application To High Emissivity, All-Silicon, Light Source</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Power Management Integrated Circuit for Electrostatic Kinetic Energy Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Rhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sevilla, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182951v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous CMOS Power Management Integrated Circuit for Electrostatic Kinetic Energy Harvesters e-KEH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.338-341, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Marty</w:t>
+                <w:t xml:space="preserve">Effects of Doping on the Morphology and Infrared Radiative Properties of Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
+              <w:t xml:space="preserve">2019 25th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lecco, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2019.8923602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578963v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smart Load Interface and Voltage Regulator for Electrostatic Vibration Energy Harvester</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">NIR and MIR Absorption of Ultra-Black Silicon(UBS) Application To High Emissivity, All-Silicon, Light Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521733v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive adiabatic logic based on gap-closing MEMS devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Smart Load Interface and Voltage Regulator for Electrostatic Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bedier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 27th International Symposium on Power and Timing Modeling, Optimization and Simulation (PATMOS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PATMOS.2017.8106957⟩</w:t>
+              <w:t xml:space="preserve">The 16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.012105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887181v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Comparison of Charge-Pump Conditioning Circuits for Capacitive Electromechanical Energy Conversion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Regina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 50th International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Baltimore, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. pp.1069-1072, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597736v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous energy management interface for electrostatic series-parallel charge pump vibrational energy harvester</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Capacitive adiabatic logic based on gap-closing MEMS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayrat Galisultanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Samaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010186⟩</w:t>
+              <w:t xml:space="preserve">2017 27th International Symposium on Power and Timing Modeling, Optimization and Simulation (PATMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PATMOS.2017.8106957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901142v1</w:t>
+                <w:t xml:space="preserve">hal-01887181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New comb geometry of capacitive vibration energy harvesters miniaturizing the air damping effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysis and Comparison of Charge-Pump Conditioning Circuits for Capacitive Electromechanical Energy Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bedier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 30th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 50th International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Baltimore, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2017.7863543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01769056v1</w:t>
+                <w:t xml:space="preserve">hal-01597736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie et radiosciences Rectenna multi-étages Cockcroft-Walton : Application à la récupération d'énergie vibratoire par transduction électrostatique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Autonomous energy management interface for electrostatic series-parallel charge pump vibrational energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bedier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2016 Énergie et radiosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.385-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434921v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MEMS EVEH-Assisted Long-Range RFID Tag System for Applications with Low-Frequency Vibrations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New comb geometry of capacitive vibration energy harvesters miniaturizing the air damping effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040582⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE 30th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. pp.857-860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2017.7863543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426284v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and test of a Bennet's doubler device with mechanical switches for vibrational energy harvesting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Énergie et radiosciences Rectenna multi-étages Cockcroft-Walton : Application à la récupération d'énergie vibratoire par transduction électrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Saddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Najar</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS’16)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012038⟩</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2016 Énergie et radiosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CentraleSupélec; Académie des sciences, Mar 2016, Cesson-Sévigné, France. pp.73-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769270v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency and ultra-wideband MEMS electrostatic vibration energy harvester powering an autonomous wireless temperature sensor node</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">A MEMS EVEH-Assisted Long-Range RFID Tag System for Applications with Low-Frequency Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2016 IEEE 29th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421550⟩</w:t>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.582, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521768v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic vibration energy harvester using an electret-charged mems transducer with an unstable auto-synchronous conditioning circuit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Design and test of a Bennet's doubler device with mechanical switches for vibrational energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Samaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Najar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012025⟩</w:t>
+              <w:t xml:space="preserve">16th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270684v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency MEMS Electrostatic Vibration Energy Harvester With Corona-Charged Vertical Electrets and Nonlinear Stoppers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Low-frequency and ultra-wideband MEMS electrostatic vibration energy harvester powering an autonomous wireless temperature sensor node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012003⟩</w:t>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2016 IEEE 29th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270683v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity in heterogeneous systems on chips: Design and analysis challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Low-Frequency MEMS Electrostatic Vibration Energy Harvester With Corona-Charged Vertical Electrets and Nonlinear Stoppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Anceau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2014 - International Symposium on Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865555⟩</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Boston, United States. pp.012003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103744v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive kinetic energy harvesting: System-level engineering challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Electrostatic vibration energy harvester using an electret-charged mems transducer with an unstable auto-synchronous conditioning circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS 2014 - 21st IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icecs.2014.7050127⟩</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Boston, United States. pp.012025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769108v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic generator with free micro-ball and elastic stoppers for low-frequency vibration harvesting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Capacitive kinetic energy harvesting: System-level engineering challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2014 IEEE 27th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2014.6765657⟩</w:t>
+              <w:t xml:space="preserve">ICECS 2014 - 21st IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.882-885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icecs.2014.7050127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522178v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear MEMS electrostatic kinetic energy harvester with a tunable multistable potential for stochastic vibrations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Complexity in heterogeneous systems on chips: Design and analysis challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII), 2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627024⟩</w:t>
+              <w:t xml:space="preserve">ISCAS 2014 - International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.1997-2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522182v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband MEMS electrostatic vibration energy harvesters based on gap-closing interdigited combs with a trapezoidal cross section</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electrostatic generator with free micro-ball and elastic stoppers for low-frequency vibration harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Gammaitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2014 IEEE 27th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Francisco, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2014.6765657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01522189v1</w:t>
+                <w:t xml:space="preserve">hal-01522178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Electrostatic Vibration Energy Harvester (e-VEH) Having a Low Start-Up Voltage Employing a High-Voltage Integrated Interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Non-linear MEMS electrostatic kinetic energy harvester with a tunable multistable potential for stochastic vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII), 2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01522180v1</w:t>
+                <w:t xml:space="preserve">hal-01522182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IC design of an adaptive high-voltage electrostatic vibration energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP), 2013 Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for Analytical and Numerical Analysis of Electrostatic Vibration Energy Harvesters: Application to a Continuous Mode Conditioning Circuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Wideband MEMS electrostatic vibration energy harvesters based on gap-closing interdigited combs with a trapezoidal cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications, 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01522179v1</w:t>
+                <w:t xml:space="preserve">hal-01522189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistable multiple-mass elecrostatic generator for low-frequency vibration energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Wideband Electrostatic Vibration Energy Harvester (e-VEH) Having a Low Start-Up Voltage Employing a High-Voltage Integrated Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 13th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, London, United Kingdom. pp.012127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01522190v1</w:t>
+                <w:t xml:space="preserve">hal-01522180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Controller IC for Asynchronous Conditioning Circuit of an Electrostatic Vibration Energy Harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Tools for Analytical and Numerical Analysis of Electrostatic Vibration Energy Harvesters: Application to a Continuous Mode Conditioning Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Computing and Communications (GreenCom), 2012 IEEE International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01522191v1</w:t>
+                <w:t xml:space="preserve">hal-01522179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcations and chaos in electrostatic vibration energy harvesters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bistable multiple-mass elecrostatic generator for low-frequency vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. </w:t>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, taipei, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6272046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522193v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thermal method for the characterization of solid materials at different temperature levels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Controller IC for Asynchronous Conditioning Circuit of an Electrostatic Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 2012 (Thermal Investigation of ICs and Systems)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Computing and Communications (GreenCom), 2012 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Besancon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020113v1</w:t>
+                <w:t xml:space="preserve">hal-01522191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive dynamic and stability analysis of electrostatic Vibration Energy Harvester (E-VEH)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bifurcations and chaos in electrostatic vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhona Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference (TRANSDUCERS), 2011 16th International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6272046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2011.5969592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01286044v1</w:t>
+                <w:t xml:space="preserve">hal-01522193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-voltage low power analogue-to-digital conversion for adaptive architectures of capacitive vibration energy harvesters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New thermal method for the characterization of solid materials at different temperature levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Louvain, Belgium. pp.147-150</w:t>
+              <w:t xml:space="preserve">THERMINIC 2012 (Thermal Investigation of ICs and Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Budapest, Hungary. ISBN: 978-2-35500-022-5, p. 147- 151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590733v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of in-plane and out-of-plane gap-closing electrostatic Vibration Energy Harvesters (VEHs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive dynamic and stability analysis of electrostatic Vibration Energy Harvester (E-VEH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS European Conference on sensors, actuators and microsystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference (TRANSDUCERS), 2011 16th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.2382-2385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2011.5969592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289308v1</w:t>
+                <w:t xml:space="preserve">hal-01286044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Modeling of a Successive Approximation ADC for the Electrostatic Harvester of Vibration Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMAS 2010 - IEEE International Behavioral Modeling and Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, San Jose, United States. pp.57-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BMAS.2010.6156599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH)</w:t>
+                <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of in-plane and out-of-plane gap-closing electrostatic Vibration Energy Harvesters (VEHs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design Test Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSENSORS European Conference on sensors, actuators and microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Linz, Austria. pp.1172-1175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290703v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS DC/DC converter for 1D and 2D vibration-to-electricity power conversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference, 2009. TRANSDUCERS 2009. International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Design Test Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sevilla, Spain. pp.73-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522198v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bidirectional vibration powered electric energy generator based on electrostatic transduction using In-Plane Overlap Plate (IPOP) mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High-voltage low power analogue-to-digital conversion for adaptive architectures of capacitive vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS, 2009. MEMS/MOEMS '09. Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Louvain, Belgium. pp.147-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522200v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Adaptive Power Management in Electrostatic Harvester of Vibration Energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A bidirectional vibration powered electric energy generator based on electrostatic transduction using In-Plane Overlap Plate (IPOP) mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Washington DC, United States. pp.257-260</w:t>
+              <w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS, 2009. MEMS/MOEMS '09. Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295101v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHDL-AMS modeling of adaptive electrostatic harvester of vibration energy with dual-output DC-DC converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Smart Adaptive Power Management in Electrostatic Harvester of Vibration Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Washington DC, United States. pp.257-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295109v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and AMS Modeling for Design of an Electrostatic Vibration Energy Harvester’s Conditioning Circuit with an Auto-Adaptive Process to the External Vibration Changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">VHDL-AMS modeling of adaptive electrostatic harvester of vibration energy with dual-output DC-DC converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008 - Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Jose, CA, United States. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMAS.2009.5338894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2008.4753006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00277730v1</w:t>
+                <w:t xml:space="preserve">hal-01295109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling techniques for capacitive harvesters of vibration energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">MEMS DC/DC converter for 1D and 2D vibration-to-electricity power conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference, 2009. TRANSDUCERS 2009. International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Denver, CO, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299223v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SystemC-AMS modeling of an electromechanical harvester of vibration energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Modelling techniques for capacitive harvesters of vibration energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Caluwaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDL Forum on Specification &amp; Design Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.445-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FDL.2008.4641429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01299227v1</w:t>
+                <w:t xml:space="preserve">hal-01299223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a DC/DC converter using an in-plane bulk-silicon capacitive transducer for vibration-to-electricity power conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization and AMS Modeling for Design of an Electrostatic Vibration Energy Harvester’s Conditioning Circuit with an Auto-Adaptive Process to the External Vibration Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIP 2008 - Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.302-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2008.4753006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299222v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SystemC-AMS Heterogeneous Modeling of a Capacitive Harvester of Vibration Energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of a DC/DC converter using an in-plane bulk-silicon capacitive transducer for vibration-to-electricity power conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.297-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301550v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical/electrical power-aware impedance matching for design of capacitive vibration energy harvesters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">SystemC-AMS modeling of an electromechanical harvester of vibration energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Caluwaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FDL Forum on Specification &amp; Design Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stuttgart, Germany. pp.99-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDL.2008.4641429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299220v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMS modeling of controlled switch for design optimization of capacitive vibration energy harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">SystemC-AMS Heterogeneous Modeling of a Capacitive Harvester of Vibration Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Caluwaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Amendola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, San Jose, CA, United States. pp.115-120, </w:t>
+              <w:t xml:space="preserve">, Sep 2008, San José, CA, United States. pp.142-147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BMAS.2007.4437536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BMAS.2008.4751256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311550v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and AMS modeling of capacitive vibration harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mechanical/electrical power-aware impedance matching for design of capacitive vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Amendola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Freiburg, Germany. pp.109-112</w:t>
+              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305978v1</w:t>
+                <w:t xml:space="preserve">hal-01299220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 100V-IC for the remote powering and control of a microrobot using an electrostatic ciliary motion system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">AMS modeling of controlled switch for design optimization of capacitive vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Stefanelli</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Walenne</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Jose, CA, United States. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMAS.2007.4437536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146436v1</w:t>
+                <w:t xml:space="preserve">hal-01311550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large stepwise motion electrostatic actuator for a wireless mircrorobot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization and AMS modeling of capacitive vibration harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Freiburg, Germany. pp.109-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bigotte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00148787v1</w:t>
+                <w:t xml:space="preserve">hal-01305978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un dispositif de commande à distance pour des actionneurs électrostatiques microsystèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A 100V-IC for the remote powering and control of a microrobot using an electrostatic ciliary motion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Buchaillot</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Walenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.1711-1713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148740v1</w:t>
+                <w:t xml:space="preserve">hal-00146436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic impact-drive microactuator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d'un dispositif de commande à distance pour des actionneurs électrostatiques microsystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CAO des Circuits Intégrés et Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arai</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00152203v1</w:t>
+                <w:t xml:space="preserve">hal-00148740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an autonomous micro robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A large stepwise motion electrostatic actuator for a wireless mircrorobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bigotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2001, pp.795-798</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.606-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152457v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Electrostatic impact-drive microactuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tenseka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.590-593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of an autonomous micro robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.795-798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microrobot autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masquelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 3èmes Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15976,124 +16235,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate Power Dissipation for Computing based on Energy-Reversible and Capacitive Electromechanical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Colloque National Du GDR SoC²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02132536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16103,126 +16362,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Kinetic Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 978-1-84821-716-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119007487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16232,65 +16491,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote powering of intelligent microsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16309,51 +16568,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VALLE M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart adaptive systems on silicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.253-268, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16363,205 +16622,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical variable-capacitance capacitor with four electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Samaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20180366272A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniature kinetic energy harvester for generating electrical energy from mechanical vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 15/542694. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16571,91 +16830,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COFISIS (COllective Fabrication of Inexpensive Superlattice In Silicon for the thermal management of electronic device)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manteigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16663,113 +16922,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, réalisation et test d'un microsystème de transport alimenté à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16779,157 +17038,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Near-Limits Kinetic Energy Harvesting from Arbitrary Input Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId438"/>
+      <w:footerReference w:type="default" r:id="rId443"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17076,51 +17335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijun Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyu Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00860-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjun Ryu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yeong Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467173v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedia Aouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125580" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Machado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Amjadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajiang Ouyang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2023.108735" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Beeby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Delbani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085850" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Sokolov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221109258" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107573" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Chiun Liou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Wei Peng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Xi Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12010025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galisultanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3070844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110670" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaffarinejad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Yavand Hasani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.104137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Samaali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.10.059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galisultanov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pillonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Ouanes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Najar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.05.049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hinchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Woo Kim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.02.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.3434" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrat Galisultanov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aacac4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0025-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Halvorsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/teme-2017-0087" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oerther" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5046893" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01931269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2876353" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaffarinejad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826249v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capo-Chichi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leprince-Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa87da" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2682419" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01434988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Saddi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.12.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.208004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Serairi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017170288" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VFV5CM7V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275211" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2603064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490740v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2682232" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521574v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan O'Riordan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012111" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504353v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/12/124004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240996v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451911" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521578v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937587" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Feely" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451913" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dorzhiev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dragunov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2387213" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.08.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X329H1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012126" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Summanwar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.06.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abi Saab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Angelescu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045045" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767962v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pierotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Trawick" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.265502" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/3/035001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4805024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gaber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2209295" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gammaitoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13508330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692615v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9679-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMQF3D9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653628v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-288" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2010.2072030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653633v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyaz Mahmood Paracha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/11/115025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K2Q2JDVP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692942v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2015780" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692939v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood Paracha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2006.886245" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148764v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1494066" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532723v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943845v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Mortada" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighi-Talab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814134" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabin Kim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Jeon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814189" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Rahmani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ambia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814232" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouzidi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874189v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Hodzic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658412" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996835v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bessaad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180972" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008979401050112" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471284v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964736" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521733v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012105" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887181v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2017.8106957" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597736v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050650" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901142v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010186" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769056v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863543" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040582" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769270v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouanes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samaali" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012038" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421550" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270684v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cottone" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisseau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103744v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Blokhina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865555" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769108v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2014.7050127" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522178v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2014.6765657" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522182v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627024" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522189v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474368" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522180v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012127" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522187v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012076" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522190v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474379" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522191v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.105" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522193v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhona Wade" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272046" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286044v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969592" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590733v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Khalil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289308v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.320" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590893v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Iskander" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2010.6156599" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290703v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522198v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285649" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522200v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295101v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295109v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2009.5338894" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277730v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4753006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299223v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299227v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2008.4641429" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299222v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301550v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751256" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299220v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311550v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pizarro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437536" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305978v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146436v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walenne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148787v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bigotte" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148740v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152203v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Mita" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tenseka" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152457v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158520v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquelier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504088v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119007487" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137232v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518255v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763677v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021868v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manteigas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146397v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030279v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijun Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyu Guo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00860-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjun Ryu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yeong Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467173v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedia Aouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125580" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Machado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Amjadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajiang Ouyang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2023.108735" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Sokolov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221109258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Beeby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Delbani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085850" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107573" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Chiun Liou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Wei Peng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Xi Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12010025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110670" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galisultanov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3070844" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229646" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaffarinejad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Yavand Hasani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.104137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Samaali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.10.059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galisultanov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pillonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Ouanes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Najar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.05.049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrat Galisultanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aacac4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0025-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Halvorsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/teme-2017-0087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaffarinejad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oerther" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5046893" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01931269v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2876353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hinchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capo-Chichi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leprince-Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa87da" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763592v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Woo Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.02.030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.3434" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721131v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Serairi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017170288" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VFV5CM7V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.208004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887196v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275211" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2603064" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2682232" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01434988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Saddi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.12.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2682419" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434810v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012111" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan O'Riordan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/12/124004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721092v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937587" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dorzhiev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dragunov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2387213" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521579v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Feely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451913" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451911" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.08.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X329H1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Summanwar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.06.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abi Saab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Angelescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045045" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012126" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767962v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pierotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Trawick" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.265502" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/3/035001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909496v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gaber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4805024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2209295" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gammaitoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13508330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692615v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9679-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMQF3D9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653628v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-288" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2010.2072030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyaz Mahmood Paracha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2015780" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/11/115025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K2Q2JDVP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692939v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood Paracha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2006.886245" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148764v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1494066" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532759v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS59705.2025.11330918" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562234v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovi&#263;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Mortada" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighi-Talab" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814134" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949436v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabin Kim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Jeon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814189" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Rahmani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ambia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814232" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739404v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouzidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Hodzic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658412" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552931v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008979401050112" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bessaad" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180972" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964736" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521733v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012105" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887181v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2017.8106957" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050650" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010186" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769056v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863543" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434921v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426284v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040582" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769270v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouanes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samaali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012038" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521768v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421550" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270683v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cottone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisseau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270684v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769108v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2014.7050127" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103744v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Blokhina" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865555" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522178v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2014.6765657" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522182v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627024" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522187v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522189v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474368" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522180v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012127" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522179v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012076" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522190v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474379" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522191v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.105" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522193v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhona Wade" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272046" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020113v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286044v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969592" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590893v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Khalil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Iskander" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2010.6156599" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289308v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.320" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290703v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590733v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522200v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295101v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295109v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2009.5338894" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522198v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285649" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299223v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277730v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4753006" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299222v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299227v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2008.4641429" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301550v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751256" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299220v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311550v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pizarro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437536" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305978v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146436v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walenne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148740v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148787v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bigotte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152203v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Mita" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arai" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tenseka" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152457v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158520v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquelier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132536v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504088v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119007487" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137232v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518255v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763677v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021868v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manteigas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146397v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030279v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>