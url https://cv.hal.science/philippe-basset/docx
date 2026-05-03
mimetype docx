--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -99,51 +99,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1816,308 +1816,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Nerve Activation Observed for Hemodialysis Patients While Squeezing a Soft Ball</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Employing a MEMS plasma switch for conditioning high-voltage kinetic energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12229646⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17019-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527224v1</w:t>
+                <w:t xml:space="preserve">hal-03090276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing a MEMS plasma switch for conditioning high-voltage kinetic energy harvesters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomic Nerve Activation Observed for Hemodialysis Patients While Squeezing a Soft Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Chiun Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Wei Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Xi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.3221. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (22), pp.9646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17019-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su12229646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090276v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductor-Free Output Multiplier for Power Promotion and Management of Triboelectric Nanogenerators toward Self-Powered Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlong Zi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (5), pp.5892-5900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2197,278 +2197,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superior performance of half-wave to full-wave rectifier as a power conditioning circuit for triboelectric nanogenerators: Application to contact-separation and sliding mode TENG</w:t>
+                <w:t xml:space="preserve">MEMS Four-Terminal Variable Capacitor for low power Capacitive Adiabatic Logic with High Logic State Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ghaffarinejad</w:t>
+                <w:t xml:space="preserve">Hatem Samaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galisultanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 66, pp.104137. </w:t>
+              <w:t xml:space="preserve">, 2019, 55, pp.277-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2019.104137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318788v1</w:t>
+                <w:t xml:space="preserve">hal-01910144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS Four-Terminal Variable Capacitor for low power Capacitive Adiabatic Logic with High Logic State Differentiation</w:t>
+                <w:t xml:space="preserve">Superior performance of half-wave to full-wave rectifier as a power conditioning circuit for triboelectric nanogenerators: Application to contact-separation and sliding mode TENG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Samaali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Fanet</w:t>
+                <w:t xml:space="preserve">Ali Ghaffarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55, pp.277-287. </w:t>
+              <w:t xml:space="preserve">, 2019, 66, pp.104137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.10.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2019.104137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910144v1</w:t>
+                <w:t xml:space="preserve">hal-02318788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of symmetrical comb-drive actuator</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new type of triboelectric nanogenerator with self-actuated series-to-parallel electrical interface based on self-synchronized mechanical switches for exponential charge accumulation in a capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Ben Ouanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,888 +2712,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless four-terminal MEMS Variable Capacitor for Capacitive Adiabatic Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progressive contact-separate triboelectric nanogenerator based on conductive polyurethane foam regulated with a Bennet doubler conditioning circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayrat Galisultanov</w:t>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Perrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fanet</w:t>
+                <w:t xml:space="preserve">A. Ghaffarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aacac4⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.10 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887157v1</w:t>
+                <w:t xml:space="preserve">hal-01826243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A power supply module for autonomous portable electronics: ultralow-frequency MEMS electrostatic kinetic energy harvester with a comb structure reducing air damping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wall slip mechanisms in direct and inverse emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingxian Lu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Oerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, pp.28. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (6), pp.1495-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41378-018-0025-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.5046893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890040v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness control of a nonlinear mechanical folded beam for wideband vibration energy harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Impact-Coupled MEMS Electrostatic Kinetic Energy Harvester and Its Predictive Model Taking Nonlinear Air Damping Effect Into Account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amri</w:t>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technisches Messen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/teme-2017-0087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (6), pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2018.2876353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826239v1</w:t>
+                <w:t xml:space="preserve">hal-01931269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive contact-separate triboelectric nanogenerator based on conductive polyurethane foam regulated with a Bennet doubler conditioning circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yingxian Lu</w:t>
+                <w:t xml:space="preserve">Contactless four-terminal MEMS Variable Capacitor for Capacitive Adiabatic Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayrat Galisultanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghaffarinejad</w:t>
+                <w:t xml:space="preserve">Yann Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Samaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.06.038⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (8), pp.084001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aacac4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826243v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall slip mechanisms in direct and inverse emulsions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Zhang</w:t>
+                <w:t xml:space="preserve">A power supply module for autonomous portable electronics: ultralow-frequency MEMS electrostatic kinetic energy harvester with a comb structure reducing air damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lorenceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.5046893⟩</w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41378-018-0025-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931257v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Impact-Coupled MEMS Electrostatic Kinetic Energy Harvester and Its Predictive Model Taking Nonlinear Air Damping Effect Into Account</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yingxian Lu</w:t>
+                <w:t xml:space="preserve">Stiffness control of a nonlinear mechanical folded beam for wideband vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Einar Halvorsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (6), pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Technisches Messen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2018.2876353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/teme-2017-0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931269v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conditioning circuit with exponential enhancement of output energy for triboelectric nanogenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghaffarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51, pp.173 - 184. </w:t>
@@ -3761,77 +3761,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and modeling of triboelectric-electret nanogenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghaffarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3882,103 +3882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennet's doubler working as a power booster for triboelectric nano-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghaffarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (6), pp.378-379. </w:t>
@@ -4010,545 +4010,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible piezoelectric nanogenerators based on PVDF-TrFE nanofibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yingxian Lu</w:t>
+                <w:t xml:space="preserve">Contactless Capacitive Adiabatic Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayrat Galisultanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017170288⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nanoengineering: Fabrication, Properties, Optics, and Devices XIV, 10354, pp.103540A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2275211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721131v1</w:t>
+                <w:t xml:space="preserve">hal-01887196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall Slip of Soft-Jammed Systems: A Generic Simple Shear Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+                <w:t xml:space="preserve">Series-Parallel Charge Pump Conditioning Circuits for Electrostatic Kinetic Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.208004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (1), pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2016.2603064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763648v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Capacitive Adiabatic Logic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hatem Samaali</w:t>
+                <w:t xml:space="preserve">Wall Slip of Soft-Jammed Systems: A Generic Simple Shear Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fanet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2275211⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.208004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887196v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series-Parallel Charge Pump Conditioning Circuits for Electrostatic Kinetic Energy Harvesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Flexible piezoelectric nanogenerators based on PVDF-TrFE nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Serairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017170288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2016.2603064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01380378v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Characterization Method for Accurate Lumped Parameter Modeling of Electret Electrostatic Vibration Energy Harvesters</w:t>
               </w:r>
@@ -4768,64 +4768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of a Long-Range RFID Tag Powered by a Vibration Energy Harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,395 +4866,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the capacitance variation of electrostatic vibration energy harvesters biased following rectangular charge-voltage diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic Vibration Energy Harvester Pre-charged Wirelessly at 2.45 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Saddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 773, pp.12015. </w:t>
+              <w:t xml:space="preserve">, 2016, 773, pp.012111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445368v1</w:t>
+                <w:t xml:space="preserve">hal-02434810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Vibration Energy Harvester Pre-charged Wirelessly at 2.45 GHz</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A batch-fabricated electret-biased wideband MEMS vibration energy harvester with frequency-up conversion behavior powering a UHF wireless sensor node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (124004), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/26/12/124004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434810v1</w:t>
+                <w:t xml:space="preserve">hal-01504353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batch-fabricated electret-biased wideband MEMS vibration energy harvester with frequency-up conversion behavior powering a UHF wireless sensor node</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
+                <w:t xml:space="preserve">Characterization of the capacitance variation of electrostatic vibration energy harvesters biased following rectangular charge-voltage diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (124004), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 773, pp.12015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/26/12/124004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504353v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A paper-based electrostatic kinetic energy harvester with stacked multiple electret films made of electrospun polymer nanofibers</w:t>
               </w:r>
@@ -5357,51 +5357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete electromechanical analysis of electrostatic kinetic energy harvesters biased with a continuous conditioning circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,77 +5474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear MEMS electrostatic kinetic energy harvester for human-powered biomedical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5602,364 +5602,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electret-Free Micromachined Silicon Electrostatic Vibration Energy Harvester With the Bennet's Doubler as Conditioning Circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacitive Energy Conversion With Circuits Implementing a Rectangular Charge-Voltage Cycle Part 2: Electromechanical and Nonlinear Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly Dorzhiev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armine Karami</w:t>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Dragunov</w:t>
+                <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (2), pp.183-185. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (11), pp.2664 - 2673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2014.2387213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2015.2451913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232671v1</w:t>
+                <w:t xml:space="preserve">hal-01521579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive Energy Conversion With Circuits Implementing a Rectangular Charge-Voltage Cycle Part 2: Electromechanical and Nonlinear Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electret-Free Micromachined Silicon Electrostatic Vibration Energy Harvester With the Bennet's Doubler as Conditioning Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Vitaly Dorzhiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orla Feely</w:t>
+                <w:t xml:space="preserve">Valery Dragunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62 (11), pp.2664 - 2673. </w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (2), pp.183-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2015.2451913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LED.2014.2387213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521579v1</w:t>
+                <w:t xml:space="preserve">hal-01232671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive Energy Conversion With Circuits Implementing a Rectangular Charge-Voltage Cycle—Part 1: Analysis of the Electrical Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6004,601 +6004,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal properties of thin solid materials at different temperature levels using a set of microresistors</w:t>
+                <w:t xml:space="preserve">Deep reactive ion etching of sub-micrometer trenches with ultra high aspect ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assy</w:t>
+                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
+                <w:t xml:space="preserve">Anand Summanwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+                <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2013.08.006⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.35 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019637v1</w:t>
+                <w:t xml:space="preserve">hal-01767970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reactive ion etching of sub-micrometer trenches with ultra high aspect ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+                <w:t xml:space="preserve">Effect of black silicon disordered structures distribution on its wideband reduced reflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abi Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Summanwar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dan Angelescu</w:t>
+                <w:t xml:space="preserve">Dan E. Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.06.010⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.45045 - 45045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/045045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767970v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of black silicon disordered structures distribution on its wideband reduced reflectance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+                <w:t xml:space="preserve">MEMS electrostatic vibration energy harvester without switches and inductive elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Dorzhiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Dragunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/045045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 557, pp.012126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/557/1/012126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444437v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS electrostatic vibration energy harvester without switches and inductive elements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the thermal properties of thin solid materials at different temperature levels using a set of microresistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (5), p. 508-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2013.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/557/1/012126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01307917v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and Dynamic Aspects of Black Silicon Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abi Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6606,51 +6606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Pierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Trawick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6812,481 +6812,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the free-space Gaussian beam coupling to droplet optical resonators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K.N. Nguyen</w:t>
+                <w:t xml:space="preserve">Steady-State Oscillations in Resonant Electrostatic Vibration Energy Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (4), pp.875-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2012.2209295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909496v1</w:t>
+                <w:t xml:space="preserve">hal-01197294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optical and morphological properties of microstructured Black Silicon obtained by cryogenic-enhanced plasma reactive ion etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the free-space Gaussian beam coupling to droplet optical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. N. Nguyen</w:t>
+                <w:t xml:space="preserve">K.N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.826-833</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721058v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Oscillations in Resonant Electrostatic Vibration Energy Harvesters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">On the optical and morphological properties of microstructured Black Silicon obtained by cryogenic-enhanced plasma reactive ion etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Orla Feely</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (4), pp.875-884. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2012.2209295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4805024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197294v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of black silicon obtained by cryogenic plasma etching : Approach to achieve the hot spot of a thermoelectric energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abi-Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (11), pp.1807-1814. </w:t>
@@ -7460,368 +7460,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH) with a limitation on the output voltage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+                <w:t xml:space="preserve">Limit on converted power in resonant electrostatic vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-011-9679-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (17), pp.39 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4764009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692615v1</w:t>
+                <w:t xml:space="preserve">hal-01653628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit on converted power in resonant electrostatic vibration energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
+                <w:t xml:space="preserve">Design optimization of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH) with a limitation on the output voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Orla Feely</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (1), pp.39--47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-011-9679-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4764009⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653628v1</w:t>
+                <w:t xml:space="preserve">hal-00692615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity and thermal boundary resistance of nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Merabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.288. </w:t>
@@ -8132,502 +8132,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (11), pp.115025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653633v1</w:t>
+                <w:t xml:space="preserve">hal-00692939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batch-fabricated and electret-free silicon electrostatic vibration energy harvester</w:t>
+                <w:t xml:space="preserve">Complete system for wireless powering and remote control of electrostatic actuators by inductive coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mahmood Paracha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Marty</w:t>
+                <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dudka</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2006.886245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00692939v1</w:t>
+                <w:t xml:space="preserve">hal-00255847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete system for wireless powering and remote control of electrostatic actuators by inductive coupling</w:t>
+                <w:t xml:space="preserve">Process and realization of a three dimensional gold electroplated antenna on a flexible epoxy film for wireless micromotion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Collard</w:t>
+                <w:t xml:space="preserve">Dominique Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...115 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (4), pp.1465-1470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/1.1494066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8637,324 +8479,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-sensor computing with contactless MEMS: binary neurons for harsh environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Markovic</w:t>
+                <w:t xml:space="preserve">Modeling of an all-mechanical in-sensor vibration classifier compatible with MEMS implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Marković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE SENSORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCAS 2026 - 2026 IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2026, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532759v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of an all-mechanical in-sensor vibration classifier compatible with MEMS implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Marković</w:t>
+                <w:t xml:space="preserve">In-sensor computing with contactless MEMS: binary neurons for harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Markovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fanet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2026 - 2026 IEEE International Symposium on Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vancouver, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS59705.2025.11330918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562234v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Setup for Real-Time Electrical Characterization of Triboelectric Nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Markovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8969,869 +8811,869 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYMME (Université Savoie Mont Blanc), Jun 2025, Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Optimal Choice of Electrical Conditioning Circuits for Triboelectric Nanogenerators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TPV15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943845v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+                <w:t xml:space="preserve">On the Optimal Choice of Electrical Conditioning Circuits for Triboelectric Nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachem Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delaram Haghighi-Talab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Delbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPV15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.203-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937509v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Characterization and Modelling of an Ultrasound-Powered Triboeletric Generator for Implantable Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dabin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sera Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.22-25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-Terminal Dual-Polarity MEMS Electrostatic Transducer For Near-Limits Kinetic Energy Harvesting From Irregular Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moein Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.143-146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration de simulations énergétiques de bâtiments résidentiels existants à l'aide de données de terrain provenant d'un réseau de capteurs : étude des écarts de performances énergétiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Loraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739404v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration de simulations énergétiques de bâtiments résidentiels existants à l'aide de données de terrain provenant d'un réseau de capteurs : étude des écarts de performances énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476925v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennet’s Doubler With Double Capacitive TENG for Kinetic Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naida Hodzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Delbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9862,738 +9704,738 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 20th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Exeter, United Kingdom. pp.80-83, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sensor Network for Existing Residential Buildings Indoor Environment Quality and Energy Consumption Assessment and Monitoring: Lessons Learnt from a Field Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Valletta, France. pp.105-112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0008979401050112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Wide-band Infrared Absorptivity of Black Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2020-067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Management Integrated Circuit for Electrostatic Kinetic Energy Harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sevilla, Spain. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous CMOS Power Management Integrated Circuit for Electrostatic Kinetic Energy Harvesters e-KEH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.338-341, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Doping on the Morphology and Infrared Radiative Properties of Black Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 25th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lecco, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/THERMINIC.2019.8923602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIR and MIR Absorption of Ultra-Black Silicon(UBS) Application To High Emissivity, All-Silicon, Light Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10625,576 +10467,576 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smart Load Interface and Voltage Regulator for Electrostatic Vibration Energy Harvester</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacitive adiabatic logic based on gap-closing MEMS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayrat Galisultanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Samaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012105⟩</w:t>
+              <w:t xml:space="preserve">2017 27th International Symposium on Power and Timing Modeling, Optimization and Simulation (PATMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PATMOS.2017.8106957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521733v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Smart Load Interface and Voltage Regulator for Electrostatic Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bedier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
+              <w:t xml:space="preserve">The 16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.012105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578963v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive adiabatic logic based on gap-closing MEMS devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Hutin</w:t>
+                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Regina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 27th International Symposium on Power and Timing Modeling, Optimization and Simulation (PATMOS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PATMOS.2017.8106957⟩</w:t>
+              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. pp.1069-1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887181v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Comparison of Charge-Pump Conditioning Circuits for Capacitive Electromechanical Energy Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bedier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 50th International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Baltimore, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous energy management interface for electrostatic series-parallel charge pump vibrational energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bedier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11212,92 +11054,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.385-388, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New comb geometry of capacitive vibration energy harvesters miniaturizing the air damping effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11329,92 +11171,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 30th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. pp.857-860, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2017.7863543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergie et radiosciences Rectenna multi-étages Cockcroft-Walton : Application à la récupération d'énergie vibratoire par transduction électrostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Saddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11465,373 +11307,373 @@
               <w:t xml:space="preserve">Journées scientifiques 2016 Énergie et radiosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CentraleSupélec; Académie des sciences, Mar 2016, Cesson-Sévigné, France. pp.73-188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MEMS EVEH-Assisted Long-Range RFID Tag System for Applications with Low-Frequency Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.582, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings1040582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and test of a Bennet's doubler device with mechanical switches for vibrational energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Najar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS’16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency and ultra-wideband MEMS electrostatic vibration energy harvester powering an autonomous wireless temperature sensor node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11840,568 +11682,568 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2016 IEEE 29th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Shanghai, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency MEMS Electrostatic Vibration Energy Harvester With Corona-Charged Vertical Electrets and Nonlinear Stoppers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Boisseau</w:t>
+                <w:t xml:space="preserve">Electrostatic vibration energy harvester using an electret-charged mems transducer with an unstable auto-synchronous conditioning circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Boston, United States. pp.012003, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012003⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Boston, United States. pp.012025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270683v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic vibration energy harvester using an electret-charged mems transducer with an unstable auto-synchronous conditioning circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Low-Frequency MEMS Electrostatic Vibration Energy Harvester With Corona-Charged Vertical Electrets and Nonlinear Stoppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Boston, United States. pp.012025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012025⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Boston, United States. pp.012003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270684v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive kinetic energy harvesting: System-level engineering challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICECS 2014 - 21st IEEE International Conference on Electronics, Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.882-885, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icecs.2014.7050127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity in heterogeneous systems on chips: Design and analysis challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eldar Zianbetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCAS 2014 - International Symposium on Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.1997-2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic generator with free micro-ball and elastic stoppers for low-frequency vibration harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12450,585 +12292,585 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Gammaitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2014 IEEE 27th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Francisco, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2014.6765657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear MEMS electrostatic kinetic energy harvester with a tunable multistable potential for stochastic vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Cottone</w:t>
+                <w:t xml:space="preserve">IC design of an adaptive high-voltage electrostatic vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII), 2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP), 2013 Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522182v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IC design of an adaptive high-voltage electrostatic vibration energy harvester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+                <w:t xml:space="preserve">Wideband MEMS electrostatic vibration energy harvesters based on gap-closing interdigited combs with a trapezoidal cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP), 2013 Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522187v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband MEMS electrostatic vibration energy harvesters based on gap-closing interdigited combs with a trapezoidal cross section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+                <w:t xml:space="preserve">Wideband Electrostatic Vibration Energy Harvester (e-VEH) Having a Low Start-Up Voltage Employing a High-Voltage Integrated Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474368⟩</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, London, United Kingdom. pp.012127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522189v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Electrostatic Vibration Energy Harvester (e-VEH) Having a Low Start-Up Voltage Employing a High-Voltage Integrated Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+                <w:t xml:space="preserve">Non-linear MEMS electrostatic kinetic energy harvester with a tunable multistable potential for stochastic vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012127⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII), 2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522180v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for Analytical and Numerical Analysis of Electrostatic Vibration Energy Harvesters: Application to a Continuous Mode Conditioning Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13050,119 +12892,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistable multiple-mass elecrostatic generator for low-frequency vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13211,698 +13053,698 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Controller IC for Asynchronous Conditioning Circuit of an Electrostatic Vibration Energy Harvester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+                <w:t xml:space="preserve">Bifurcations and chaos in electrostatic vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhona Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Computing and Communications (GreenCom), 2012 IEEE International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.105⟩</w:t>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6272046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522191v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcations and chaos in electrostatic vibration energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
+                <w:t xml:space="preserve">Design of Controller IC for Asynchronous Conditioning Circuit of an Electrostatic Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6272046⟩</w:t>
+              <w:t xml:space="preserve">Green Computing and Communications (GreenCom), 2012 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Besancon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522193v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New thermal method for the characterization of solid materials at different temperature levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMINIC 2012 (Thermal Investigation of ICs and Systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Budapest, Hungary. ISBN: 978-2-35500-022-5, p. 147- 151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive dynamic and stability analysis of electrostatic Vibration Energy Harvester (E-VEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference (TRANSDUCERS), 2011 16th International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.2382-2385, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2011.5969592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Modeling of a Successive Approximation ADC for the Electrostatic Harvester of Vibration Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMAS 2010 - IEEE International Behavioral Modeling and Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, San Jose, United States. pp.57-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BMAS.2010.6156599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of in-plane and out-of-plane gap-closing electrostatic Vibration Energy Harvesters (VEHs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13934,92 +13776,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS European Conference on sensors, actuators and microsystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Linz, Austria. pp.1172-1175, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14061,100 +13903,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Design Test Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sevilla, Spain. pp.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-voltage low power analogue-to-digital conversion for adaptive architectures of capacitive vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14169,73 +14011,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Louvain, Belgium. pp.147-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bidirectional vibration powered electric energy generator based on electrostatic transduction using In-Plane Overlap Plate (IPOP) mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14290,87 +14132,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS, 2009. MEMS/MOEMS '09. Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Adaptive Power Management in Electrostatic Harvester of Vibration Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14385,177 +14227,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Washington DC, United States. pp.257-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VHDL-AMS modeling of adaptive electrostatic harvester of vibration energy with dual-output DC-DC converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, San Jose, CA, United States. pp.13-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BMAS.2009.5338894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS DC/DC converter for 1D and 2D vibration-to-electricity power conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14564,677 +14406,677 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference, 2009. TRANSDUCERS 2009. International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Denver, CO, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling techniques for capacitive harvesters of vibration energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a DC/DC converter using an in-plane bulk-silicon capacitive transducer for vibration-to-electricity power conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.445-448</w:t>
+              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299223v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and AMS Modeling for Design of an Electrostatic Vibration Energy Harvester’s Conditioning Circuit with an Auto-Adaptive Process to the External Vibration Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SystemC-AMS modeling of an electromechanical harvester of vibration energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Caluwaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008 - Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2008.4753006⟩</w:t>
+              <w:t xml:space="preserve">FDL Forum on Specification &amp; Design Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stuttgart, Germany. pp.99-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDL.2008.4641429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277730v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a DC/DC converter using an in-plane bulk-silicon capacitive transducer for vibration-to-electricity power conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+                <w:t xml:space="preserve">Modelling techniques for capacitive harvesters of vibration energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Caluwaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.297-300</w:t>
+              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.445-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299222v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SystemC-AMS modeling of an electromechanical harvester of vibration energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization and AMS Modeling for Design of an Electrostatic Vibration Energy Harvester’s Conditioning Circuit with an Auto-Adaptive Process to the External Vibration Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDL Forum on Specification &amp; Design Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FDL.2008.4641429⟩</w:t>
+              <w:t xml:space="preserve">DTIP 2008 - Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.302-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2008.4753006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299227v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SystemC-AMS Heterogeneous Modeling of a Capacitive Harvester of Vibration Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Caluwaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, San José, CA, United States. pp.142-147, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BMAS.2008.4751256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical/electrical power-aware impedance matching for design of capacitive vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15250,982 +15092,982 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMS modeling of controlled switch for design optimization of capacitive vibration energy harvester</w:t>
+                <w:t xml:space="preserve">Optimization and AMS modeling of capacitive vibration harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Amendola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Freiburg, Germany. pp.109-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311550v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and AMS modeling of capacitive vibration harvester</w:t>
+                <w:t xml:space="preserve">AMS modeling of controlled switch for design optimization of capacitive vibration energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Amendola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Jose, CA, United States. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMAS.2007.4437536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305978v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 100V-IC for the remote powering and control of a microrobot using an electrostatic ciliary motion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Walenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.1711-1713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un dispositif de commande à distance pour des actionneurs électrostatiques microsystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CAO des Circuits Intégrés et Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large stepwise motion electrostatic actuator for a wireless mircrorobot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bigotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.606-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic impact-drive microactuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Y. Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tenseka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.590-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an autonomous micro robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.795-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microrobot autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masquelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 3èmes Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16235,124 +16077,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate Power Dissipation for Computing based on Energy-Reversible and Capacitive Electromechanical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Colloque National Du GDR SoC²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02132536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16362,51 +16204,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Kinetic Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16418,70 +16260,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 978-1-84821-716-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119007487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16491,128 +16333,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote powering of intelligent microsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VALLE M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart adaptive systems on silicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.253-268, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16622,152 +16464,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical variable-capacitance capacitor with four electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Samaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20180366272A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniature kinetic energy harvester for generating electrical energy from mechanical vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16776,51 +16618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 15/542694. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16830,205 +16672,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COFISIS (COllective Fabrication of Inexpensive Superlattice In Silicon for the thermal management of electronic device)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manteigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, réalisation et test d'un microsystème de transport alimenté à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17038,78 +16880,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Near-Limits Kinetic Energy Harvesting from Arbitrary Input Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17130,65 +16972,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId443"/>
+      <w:footerReference w:type="default" r:id="rId438"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17335,51 +17177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijun Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyu Guo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00860-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjun Ryu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yeong Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467173v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedia Aouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125580" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Machado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Amjadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajiang Ouyang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2023.108735" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Sokolov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221109258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Beeby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Delbani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085850" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107573" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Chiun Liou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Wei Peng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Xi Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12010025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110670" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galisultanov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3070844" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229646" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaffarinejad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Yavand Hasani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.104137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Samaali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.10.059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galisultanov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pillonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Ouanes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Najar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.05.049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrat Galisultanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aacac4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0025-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Halvorsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/teme-2017-0087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaffarinejad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oerther" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5046893" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01931269v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2876353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hinchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capo-Chichi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leprince-Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa87da" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763592v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Woo Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.02.030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.3434" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721131v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Serairi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017170288" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VFV5CM7V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.208004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887196v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275211" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2603064" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2682232" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01434988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Saddi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.12.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2682419" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434810v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012111" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan O'Riordan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/12/124004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721092v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937587" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dorzhiev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dragunov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2387213" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521579v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Feely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451913" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451911" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.08.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X329H1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Summanwar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.06.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abi Saab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Angelescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045045" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012126" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767962v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pierotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Trawick" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.265502" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/3/035001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909496v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gaber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4805024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2209295" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gammaitoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13508330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692615v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9679-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMQF3D9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653628v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-288" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2010.2072030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyaz Mahmood Paracha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2015780" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/11/115025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K2Q2JDVP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692939v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood Paracha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255847v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2006.886245" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148764v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1494066" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532759v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS59705.2025.11330918" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562234v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovi&#263;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Mortada" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighi-Talab" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814134" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949436v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabin Kim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Jeon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814189" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Rahmani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ambia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814232" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739404v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouzidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Hodzic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658412" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552931v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008979401050112" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bessaad" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180972" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964736" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521733v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012105" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887181v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2017.8106957" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050650" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010186" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769056v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863543" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434921v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426284v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040582" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769270v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouanes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samaali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012038" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521768v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421550" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270683v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cottone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisseau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270684v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769108v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2014.7050127" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103744v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Blokhina" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865555" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522178v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2014.6765657" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522182v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627024" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522187v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522189v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474368" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522180v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012127" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522179v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012076" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522190v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474379" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522191v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.105" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522193v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhona Wade" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272046" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020113v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286044v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969592" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590893v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Khalil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Iskander" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2010.6156599" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289308v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.320" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290703v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590733v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522200v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295101v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295109v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2009.5338894" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522198v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285649" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299223v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277730v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4753006" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299222v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299227v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2008.4641429" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301550v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751256" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299220v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311550v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pizarro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437536" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305978v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146436v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walenne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148740v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148787v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bigotte" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152203v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Mita" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arai" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tenseka" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152457v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158520v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquelier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132536v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504088v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119007487" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137232v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518255v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763677v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021868v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manteigas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146397v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030279v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijun Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyu Guo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00860-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjun Ryu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yeong Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467173v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedia Aouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125580" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Machado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Amjadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajiang Ouyang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2023.108735" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Sokolov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221109258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Beeby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Delbani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085850" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107573" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Chiun Liou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Wei Peng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Xi Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12010025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110670" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galisultanov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3070844" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Samaali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.10.059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaffarinejad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Yavand Hasani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.104137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galisultanov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pillonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Ouanes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Najar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.05.049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaffarinejad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oerther" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5046893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01931269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2876353" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrat Galisultanov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aacac4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0025-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Halvorsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/teme-2017-0087" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hinchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capo-Chichi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leprince-Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa87da" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763592v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Woo Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.02.030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.3434" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887196v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275211" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2603064" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.208004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721131v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Serairi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017170288" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VFV5CM7V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2682232" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01434988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Saddi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.12.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2682419" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012111" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan O'Riordan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/12/124004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721092v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937587" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Feely" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451913" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dorzhiev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dragunov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2387213" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451911" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Summanwar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.06.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abi Saab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Angelescu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012126" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019637v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.08.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X329H1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767962v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pierotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Trawick" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.265502" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/3/035001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2209295" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909496v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gaber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721058v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4805024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gammaitoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13508330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653628v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692615v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9679-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMQF3D9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-288" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2010.2072030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyaz Mahmood Paracha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2015780" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692939v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/11/115025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255847v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2006.886245" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1494066" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovi&#263;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532759v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS59705.2025.11330918" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532723v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943845v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Mortada" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighi-Talab" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814134" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabin Kim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Jeon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814189" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Rahmani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ambia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814232" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739404v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouzidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874189v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Hodzic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658412" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552931v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008979401050112" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996835v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bessaad" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180972" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964736" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887181v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2017.8106957" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521733v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012105" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597736v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050650" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901142v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010186" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769056v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863543" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040582" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769270v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouanes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samaali" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012038" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421550" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270684v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cottone" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisseau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769108v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2014.7050127" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103744v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Blokhina" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865555" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522178v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2014.6765657" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522187v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474368" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012127" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522182v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627024" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012076" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522190v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474379" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522193v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhona Wade" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272046" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.105" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286044v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969592" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590893v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Khalil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Iskander" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2010.6156599" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289308v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.320" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290703v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590733v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522200v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295101v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295109v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2009.5338894" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522198v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285649" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299222v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299227v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2008.4641429" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299223v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277730v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4753006" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301550v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751256" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299220v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305978v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pizarro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311550v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437536" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146436v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walenne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148740v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148787v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bigotte" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152203v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Mita" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tenseka" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152457v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158520v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquelier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504088v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119007487" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137232v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518255v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763677v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021868v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manteigas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146397v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030279v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>