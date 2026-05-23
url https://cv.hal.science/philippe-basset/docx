--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1548,295 +1548,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of daily electric load profiles of non-residential buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+                <w:t xml:space="preserve">Contact-Free MEMS Devices for Reliable and Low-Power Logic Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galisultanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guiot</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110670⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (6), pp.2938-2943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2021.3070844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493554v1</w:t>
+                <w:t xml:space="preserve">hal-03527218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact-Free MEMS Devices for Reliable and Low-Power Logic Operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Perrin</w:t>
+                <w:t xml:space="preserve">Classification of daily electric load profiles of non-residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galisultanov</w:t>
+                <w:t xml:space="preserve">Solène Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fanet</w:t>
+                <w:t xml:space="preserve">Thierry Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (6), pp.2938-2943. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.110670 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2021.3070844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527218v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employing a MEMS plasma switch for conditioning high-voltage kinetic energy harvesters</w:t>
               </w:r>
@@ -2216,77 +2216,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS Four-Terminal Variable Capacitor for low power Capacitive Adiabatic Logic with High Logic State Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galisultanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2712,806 +2712,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive contact-separate triboelectric nanogenerator based on conductive polyurethane foam regulated with a Bennet doubler conditioning circuit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wall slip mechanisms in direct and inverse emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingxian Lu</w:t>
+                <w:t xml:space="preserve">X. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghaffarinejad</w:t>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.06.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (6), pp.1495-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.5046893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826243v1</w:t>
+                <w:t xml:space="preserve">hal-01931257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall slip mechanisms in direct and inverse emulsions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Impact-Coupled MEMS Electrostatic Kinetic Energy Harvester and Its Predictive Model Taking Nonlinear Air Damping Effect Into Account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lorenceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.5046893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (6), pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2018.2876353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931257v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Impact-Coupled MEMS Electrostatic Kinetic Energy Harvester and Its Predictive Model Taking Nonlinear Air Damping Effect Into Account</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contactless four-terminal MEMS Variable Capacitor for Capacitive Adiabatic Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Cottone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Ayrat Galisultanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Samaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2018.2876353⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (8), pp.084001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aacac4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931269v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless four-terminal MEMS Variable Capacitor for Capacitive Adiabatic Logic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hatem Samaali</w:t>
+                <w:t xml:space="preserve">A power supply module for autonomous portable electronics: ultralow-frequency MEMS electrostatic kinetic energy harvester with a comb structure reducing air damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Fanet</w:t>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (8), pp.084001. </w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aacac4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41378-018-0025-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887157v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A power supply module for autonomous portable electronics: ultralow-frequency MEMS electrostatic kinetic energy harvester with a comb structure reducing air damping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Stiffness control of a nonlinear mechanical folded beam for wideband vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einar Halvorsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41378-018-0025-2⟩</w:t>
+              <w:t xml:space="preserve">Technisches Messen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/teme-2017-0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890040v1</w:t>
+                <w:t xml:space="preserve">hal-01826239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness control of a nonlinear mechanical folded beam for wideband vibration energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amri</w:t>
+                <w:t xml:space="preserve">Progressive contact-separate triboelectric nanogenerator based on conductive polyurethane foam regulated with a Bennet doubler conditioning circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghaffarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technisches Messen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.10 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/teme-2017-0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826239v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conditioning circuit with exponential enhancement of output energy for triboelectric nanogenerator</w:t>
               </w:r>
@@ -3536,51 +3536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3742,813 +3742,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and modeling of triboelectric-electret nanogenerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bennet's doubler working as a power booster for triboelectric nano-generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghaffarinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yingxian Lu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sang-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.02.030⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (6), pp.378-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2017.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763592v1</w:t>
+                <w:t xml:space="preserve">hal-01763645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bennet's doubler working as a power booster for triboelectric nano-generators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding and modeling of triboelectric-electret nanogenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghaffarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Yavand Hasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (6), pp.378-379. </w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.401 - 409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2017.3434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763645v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Capacitive Adiabatic Logic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hatem Samaali</w:t>
+                <w:t xml:space="preserve">Wall Slip of Soft-Jammed Systems: A Generic Simple Shear Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fanet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2275211⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.208004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887196v1</w:t>
+                <w:t xml:space="preserve">hal-01763648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series-Parallel Charge Pump Conditioning Circuits for Electrostatic Kinetic Energy Harvesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Flexible piezoelectric nanogenerators based on PVDF-TrFE nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Serairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017170288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2016.2603064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01380378v1</w:t>
+                <w:t xml:space="preserve">hal-01721131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall Slip of Soft-Jammed Systems: A Generic Simple Shear Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+                <w:t xml:space="preserve">Contactless Capacitive Adiabatic Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayrat Galisultanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.208004⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nanoengineering: Fabrication, Properties, Optics, and Devices XIV, 10354, pp.103540A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2275211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763648v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible piezoelectric nanogenerators based on PVDF-TrFE nanofibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yingxian Lu</w:t>
+                <w:t xml:space="preserve">Series-Parallel Charge Pump Conditioning Circuits for Electrostatic Kinetic Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (1), pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2016.2603064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017170288⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01721131v1</w:t>
+                <w:t xml:space="preserve">hal-01380378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Characterization Method for Accurate Lumped Parameter Modeling of Electret Electrostatic Vibration Energy Harvesters</w:t>
               </w:r>
@@ -4632,629 +4632,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic vibration energy harvester with 2.4-GHz Cockcroft–Walton rectenna start-up</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armine Karami</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of a Long-Range RFID Tag Powered by a Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1832 - 1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2682419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434988v1</w:t>
+                <w:t xml:space="preserve">hal-01719906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of a Long-Range RFID Tag Powered by a Vibration Energy Harvester</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yingxian Lu</w:t>
+                <w:t xml:space="preserve">Electrostatic vibration energy harvester with 2.4-GHz Cockcroft–Walton rectenna start-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Saddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1832 - 1835. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.98-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2682419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719906v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Vibration Energy Harvester Pre-charged Wirelessly at 2.45 GHz</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the capacitance variation of electrostatic vibration energy harvesters biased following rectangular charge-voltage diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 773, pp.012111. </w:t>
+              <w:t xml:space="preserve">, 2016, 773, pp.12015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434810v1</w:t>
+                <w:t xml:space="preserve">hal-01445368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batch-fabricated electret-biased wideband MEMS vibration energy harvester with frequency-up conversion behavior powering a UHF wireless sensor node</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostatic Vibration Energy Harvester Pre-charged Wirelessly at 2.45 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Saddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cirio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/26/12/124004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 773, pp.012111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504353v1</w:t>
+                <w:t xml:space="preserve">hal-02434810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the capacitance variation of electrostatic vibration energy harvesters biased following rectangular charge-voltage diagrams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armine Karami</w:t>
+                <w:t xml:space="preserve">A batch-fabricated electret-biased wideband MEMS vibration energy harvester with frequency-up conversion behavior powering a UHF wireless sensor node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 773, pp.12015. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (124004), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/26/12/124004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445368v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A paper-based electrostatic kinetic energy harvester with stacked multiple electret films made of electrospun polymer nanofibers</w:t>
               </w:r>
@@ -5357,51 +5357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete electromechanical analysis of electrostatic kinetic energy harvesters biased with a continuous conditioning circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,77 +5474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear MEMS electrostatic kinetic energy harvester for human-powered biomedical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5608,51 +5608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive Energy Conversion With Circuits Implementing a Rectangular Charge-Voltage Cycle Part 2: Electromechanical and Nonlinear Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5915,51 +5915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6004,601 +6004,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reactive ion etching of sub-micrometer trenches with ultra high aspect ratio</w:t>
+                <w:t xml:space="preserve">Investigation of the thermal properties of thin solid materials at different temperature levels using a set of microresistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.06.010⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (5), p. 508-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767970v1</w:t>
+                <w:t xml:space="preserve">hal-01019637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of black silicon disordered structures distribution on its wideband reduced reflectance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+                <w:t xml:space="preserve">MEMS electrostatic vibration energy harvester without switches and inductive elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Dorzhiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Dragunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/045045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 557, pp.012126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/557/1/012126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444437v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS electrostatic vibration energy harvester without switches and inductive elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armine Karami</w:t>
+                <w:t xml:space="preserve">Deep reactive ion etching of sub-micrometer trenches with ultra high aspect ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Summanwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Angelescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/557/1/012126⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.35 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307917v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal properties of thin solid materials at different temperature levels using a set of microresistors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of black silicon disordered structures distribution on its wideband reduced reflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
+                <w:t xml:space="preserve">David Abi Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pavy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan E. Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2013.08.006⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.45045 - 45045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/045045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019637v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and Dynamic Aspects of Black Silicon Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abi Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6606,51 +6606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Pierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Trawick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6710,51 +6710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6812,429 +6812,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Oscillations in Resonant Electrostatic Vibration Energy Harvesters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">On the optical and morphological properties of microstructured Black Silicon obtained by cryogenic-enhanced plasma reactive ion etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Orla Feely</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2012.2209295⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4805024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197294v1</w:t>
+                <w:t xml:space="preserve">hal-01721058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the free-space Gaussian beam coupling to droplet optical resonators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K.N. Nguyen</w:t>
+                <w:t xml:space="preserve">Steady-State Oscillations in Resonant Electrostatic Vibration Energy Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (4), pp.875-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2012.2209295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909496v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optical and morphological properties of microstructured Black Silicon obtained by cryogenic-enhanced plasma reactive ion etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the free-space Gaussian beam coupling to droplet optical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. N. Nguyen</w:t>
+                <w:t xml:space="preserve">Maurine Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.826-833</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721058v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of black silicon obtained by cryogenic plasma etching : Approach to achieve the hot spot of a thermoelectric energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Abi-Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,51 +7242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (11), pp.1807-1814. </w:t>
@@ -7336,51 +7336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistable electromagnetic generator based on buckled beams for vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7460,368 +7460,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit on converted power in resonant electrostatic vibration energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
+                <w:t xml:space="preserve">Design optimization of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH) with a limitation on the output voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Orla Feely</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (1), pp.39--47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-011-9679-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4764009⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653628v1</w:t>
+                <w:t xml:space="preserve">hal-00692615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH) with a limitation on the output voltage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+                <w:t xml:space="preserve">Limit on converted power in resonant electrostatic vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-011-9679-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (17), pp.39 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4764009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692615v1</w:t>
+                <w:t xml:space="preserve">hal-01653628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity and thermal boundary resistance of nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Merabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.288. </w:t>
@@ -8487,316 +8487,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of an all-mechanical in-sensor vibration classifier compatible with MEMS implementation</w:t>
+                <w:t xml:space="preserve">In-sensor computing with contactless MEMS: binary neurons for harsh environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Marković</w:t>
+                <w:t xml:space="preserve">Aleksandra Markovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fanet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2026 - 2026 IEEE International Symposium on Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vancouver, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS59705.2025.11330918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562234v1</w:t>
+                <w:t xml:space="preserve">hal-05532759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-sensor computing with contactless MEMS: binary neurons for harsh environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Markovic</w:t>
+                <w:t xml:space="preserve">Modeling of an all-mechanical in-sensor vibration classifier compatible with MEMS implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Marković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE SENSORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCAS 2026 - 2026 IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2026, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532759v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Setup for Real-Time Electrical Characterization of Triboelectric Nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Markovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9368,282 +9368,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration de simulations énergétiques de bâtiments résidentiels existants à l'aide de données de terrain provenant d'un réseau de capteurs : étude des écarts de performances énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476925v1</w:t>
+                <w:t xml:space="preserve">hal-03739404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration de simulations énergétiques de bâtiments résidentiels existants à l'aide de données de terrain provenant d'un réseau de capteurs : étude des écarts de performances énergétiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Loraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois Ville et transition 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739404v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennet’s Doubler With Double Capacitive TENG for Kinetic Energy Harvesting</w:t>
               </w:r>
@@ -10516,64 +10516,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive adiabatic logic based on gap-closing MEMS devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayrat Galisultanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10986,551 +10986,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous energy management interface for electrostatic series-parallel charge pump vibrational energy harvester</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armine Karami</w:t>
+                <w:t xml:space="preserve">A MEMS EVEH-Assisted Long-Range RFID Tag System for Applications with Low-Frequency Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.385-388, </w:t>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.582, </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901142v1</w:t>
+                <w:t xml:space="preserve">hal-02426284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New comb geometry of capacitive vibration energy harvesters miniaturizing the air damping effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Énergie et radiosciences Rectenna multi-étages Cockcroft-Walton : Application à la récupération d'énergie vibratoire par transduction électrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Saddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 30th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2017.7863543⟩</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2016 Énergie et radiosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CentraleSupélec; Académie des sciences, Mar 2016, Cesson-Sévigné, France. pp.73-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769056v1</w:t>
+                <w:t xml:space="preserve">hal-02434921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie et radiosciences Rectenna multi-étages Cockcroft-Walton : Application à la récupération d'énergie vibratoire par transduction électrostatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+                <w:t xml:space="preserve">New comb geometry of capacitive vibration energy harvesters miniaturizing the air damping effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2016 Énergie et radiosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE 30th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. pp.857-860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2017.7863543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434921v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MEMS EVEH-Assisted Long-Range RFID Tag System for Applications with Low-Frequency Vibrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Autonomous energy management interface for electrostatic series-parallel charge pump vibrational energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bedier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.582, </w:t>
+              <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.385-388, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426284v1</w:t>
+                <w:t xml:space="preserve">hal-01901142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and test of a Bennet's doubler device with mechanical switches for vibrational energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Samaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11603,77 +11603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency and ultra-wideband MEMS electrostatic vibration energy harvester powering an autonomous wireless temperature sensor node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11969,295 +11969,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive kinetic energy harvesting: System-level engineering challenges</w:t>
+                <w:t xml:space="preserve">Complexity in heterogeneous systems on chips: Design and analysis challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS 2014 - 21st IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icecs.2014.7050127⟩</w:t>
+              <w:t xml:space="preserve">ISCAS 2014 - International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.1997-2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769108v1</w:t>
+                <w:t xml:space="preserve">hal-01103744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity in heterogeneous systems on chips: Design and analysis challenges</w:t>
+                <w:t xml:space="preserve">Capacitive kinetic energy harvesting: System-level engineering challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2014 - International Symposium on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.1997-2000, </w:t>
+              <w:t xml:space="preserve">ICECS 2014 - 21st IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.882-885, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icecs.2014.7050127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103744v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic generator with free micro-ball and elastic stoppers for low-frequency vibration harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12341,138 +12341,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IC design of an adaptive high-voltage electrostatic vibration energy harvester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+                <w:t xml:space="preserve">Non-linear MEMS electrostatic kinetic energy harvester with a tunable multistable potential for stochastic vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP), 2013 Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII), 2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522187v1</w:t>
+                <w:t xml:space="preserve">hal-01522182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband MEMS electrostatic vibration energy harvesters based on gap-closing interdigited combs with a trapezoidal cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12481,380 +12520,341 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Taipei, Taiwan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband Electrostatic Vibration Energy Harvester (e-VEH) Having a Low Start-Up Voltage Employing a High-Voltage Integrated Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, London, United Kingdom. pp.012127, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear MEMS electrostatic kinetic energy harvester with a tunable multistable potential for stochastic vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Cottone</w:t>
+                <w:t xml:space="preserve">IC design of an adaptive high-voltage electrostatic vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII), 2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP), 2013 Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01522182v1</w:t>
+                <w:t xml:space="preserve">hal-01522187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for Analytical and Numerical Analysis of Electrostatic Vibration Energy Harvesters: Application to a Continuous Mode Conditioning Circuit</w:t>
               </w:r>
@@ -12879,51 +12879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12974,51 +12974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistable multiple-mass elecrostatic generator for low-frequency vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13102,343 +13102,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcations and chaos in electrostatic vibration energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
+                <w:t xml:space="preserve">Design of Controller IC for Asynchronous Conditioning Circuit of an Electrostatic Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6272046⟩</w:t>
+              <w:t xml:space="preserve">Green Computing and Communications (GreenCom), 2012 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Besancon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522193v1</w:t>
+                <w:t xml:space="preserve">hal-01522191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Controller IC for Asynchronous Conditioning Circuit of an Electrostatic Vibration Energy Harvester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+                <w:t xml:space="preserve">Bifurcations and chaos in electrostatic vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhona Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Computing and Communications (GreenCom), 2012 IEEE International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Besancon, France. </w:t>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6272046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522191v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New thermal method for the characterization of solid materials at different temperature levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMINIC 2012 (Thermal Investigation of ICs and Systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Budapest, Hungary. ISBN: 978-2-35500-022-5, p. 147- 151</w:t>
@@ -14495,182 +14495,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a DC/DC converter using an in-plane bulk-silicon capacitive transducer for vibration-to-electricity power conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization and AMS Modeling for Design of an Electrostatic Vibration Energy Harvester’s Conditioning Circuit with an Auto-Adaptive Process to the External Vibration Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIP 2008 - Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.302-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2008.4753006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299222v1</w:t>
+                <w:t xml:space="preserve">hal-00277730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SystemC-AMS modeling of an electromechanical harvester of vibration energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Caluwaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14688,305 +14667,326 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDL Forum on Specification &amp; Design Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Stuttgart, Germany. pp.99-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FDL.2008.4641429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling techniques for capacitive harvesters of vibration energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Caluwaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.445-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and AMS Modeling for Design of an Electrostatic Vibration Energy Harvester’s Conditioning Circuit with an Auto-Adaptive Process to the External Vibration Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a DC/DC converter using an in-plane bulk-silicon capacitive transducer for vibration-to-electricity power conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008 - Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.297-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2008.4753006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00277730v1</w:t>
+                <w:t xml:space="preserve">hal-01299222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SystemC-AMS Heterogeneous Modeling of a Capacitive Harvester of Vibration Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Caluwaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15122,51 +15122,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and AMS modeling of capacitive vibration harvester</w:t>
+                <w:t xml:space="preserve">AMS modeling of controlled switch for design optimization of capacitive vibration energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pizarro</w:t>
@@ -15197,97 +15197,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Amendola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Jose, CA, United States. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMAS.2007.4437536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305978v1</w:t>
+                <w:t xml:space="preserve">hal-01311550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMS modeling of controlled switch for design optimization of capacitive vibration energy harvester</w:t>
+                <w:t xml:space="preserve">Optimization and AMS modeling of capacitive vibration harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pizarro</w:t>
@@ -15318,82 +15327,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Amendola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Freiburg, Germany. pp.109-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BMAS.2007.4437536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01311550v1</w:t>
+                <w:t xml:space="preserve">hal-01305978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 100V-IC for the remote powering and control of a microrobot using an electrostatic ciliary motion system</w:t>
               </w:r>
@@ -15491,262 +15491,262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un dispositif de commande à distance pour des actionneurs électrostatiques microsystèmes</w:t>
+                <w:t xml:space="preserve">A large stepwise motion electrostatic actuator for a wireless mircrorobot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Stefanelli</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bigotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.606-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148740v1</w:t>
+                <w:t xml:space="preserve">hal-00148787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large stepwise motion electrostatic actuator for a wireless mircrorobot</w:t>
+                <w:t xml:space="preserve">Conception d'un dispositif de commande à distance pour des actionneurs électrostatiques microsystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CAO des Circuits Intégrés et Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bigotte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00148787v1</w:t>
+                <w:t xml:space="preserve">hal-00148740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic impact-drive microactuator</w:t>
               </w:r>
@@ -16504,51 +16504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Samaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16579,51 +16579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniature kinetic energy harvester for generating electrical energy from mechanical vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16699,90 +16699,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COFISIS (COllective Fabrication of Inexpensive Superlattice In Silicon for the thermal management of electronic device)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manteigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16907,51 +16907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Near-Limits Kinetic Energy Harvesting from Arbitrary Input Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17177,51 +17177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijun Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyu Guo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00860-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjun Ryu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yeong Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467173v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedia Aouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125580" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Machado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Amjadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajiang Ouyang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2023.108735" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Sokolov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221109258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Beeby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Delbani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085850" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107573" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Chiun Liou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Wei Peng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Xi Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12010025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110670" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galisultanov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3070844" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Samaali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.10.059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaffarinejad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Yavand Hasani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.104137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galisultanov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pillonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Ouanes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Najar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.05.049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaffarinejad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oerther" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5046893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01931269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2876353" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrat Galisultanov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aacac4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0025-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Halvorsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/teme-2017-0087" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hinchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capo-Chichi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leprince-Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa87da" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763592v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Woo Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.02.030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.3434" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887196v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275211" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2603064" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.208004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721131v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Serairi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017170288" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VFV5CM7V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2682232" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01434988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Saddi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.12.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2682419" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012111" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan O'Riordan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/12/124004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721092v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937587" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Feely" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451913" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dorzhiev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dragunov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2387213" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451911" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Summanwar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.06.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abi Saab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Angelescu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012126" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019637v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.08.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X329H1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767962v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pierotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Trawick" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.265502" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/3/035001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2209295" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909496v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gaber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721058v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4805024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gammaitoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13508330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653628v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692615v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9679-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMQF3D9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-288" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2010.2072030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyaz Mahmood Paracha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2015780" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692939v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/11/115025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255847v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2006.886245" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1494066" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovi&#263;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532759v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS59705.2025.11330918" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532723v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943845v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Mortada" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighi-Talab" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814134" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabin Kim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Jeon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814189" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Rahmani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ambia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814232" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739404v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouzidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874189v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Hodzic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658412" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552931v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008979401050112" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996835v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bessaad" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180972" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964736" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887181v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2017.8106957" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521733v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012105" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597736v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050650" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901142v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010186" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769056v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863543" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040582" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769270v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouanes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samaali" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012038" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421550" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270684v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cottone" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisseau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769108v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2014.7050127" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103744v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Blokhina" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865555" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522178v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2014.6765657" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522187v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474368" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012127" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522182v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627024" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012076" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522190v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474379" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522193v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhona Wade" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272046" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.105" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286044v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969592" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590893v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Khalil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Iskander" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2010.6156599" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289308v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.320" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290703v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590733v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522200v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295101v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295109v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2009.5338894" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522198v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285649" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299222v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299227v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2008.4641429" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299223v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277730v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4753006" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301550v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751256" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299220v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305978v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pizarro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311550v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437536" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146436v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walenne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148740v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148787v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bigotte" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152203v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Mita" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tenseka" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152457v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158520v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquelier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504088v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119007487" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137232v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518255v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763677v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021868v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manteigas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146397v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030279v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijun Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyu Guo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00860-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjun Ryu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yeong Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467173v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedia Aouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23125580" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Machado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Amjadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajiang Ouyang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2023.108735" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Sokolov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221109258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Beeby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Delbani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085850" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107573" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Chiun Liou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Wei Peng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Xi Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12010025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galisultanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hutin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3070844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110670" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Samaali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.10.059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaffarinejad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Yavand Hasani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.104137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galisultanov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pillonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Ouanes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Najar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.05.049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oerther" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5046893" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01931269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2876353" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887157v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrat Galisultanov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aacac4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890040v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0025-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Halvorsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/teme-2017-0087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaffarinejad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hinchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capo-Chichi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leprince-Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa87da" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.3434" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Woo Kim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.02.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.208004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Serairi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017170288" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VFV5CM7V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887196v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275211" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2603064" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2682232" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2682419" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01434988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Saddi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.12.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434810v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012111" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan O'Riordan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/12/124004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721092v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521578v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937587" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Feely" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451913" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dorzhiev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dragunov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2387213" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451911" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.08.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X329H1Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012126" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Summanwar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.06.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abi Saab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Angelescu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/045045" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767962v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pierotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Trawick" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.265502" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/3/035001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721058v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4805024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2209295" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909496v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gaber" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gammaitoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13508330" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692615v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9679-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMQF3D9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653628v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-288" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2010.2072030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyaz Mahmood Paracha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2015780" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692939v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/11/115025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255847v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2006.886245" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1494066" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532759v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS59705.2025.11330918" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562234v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Markovi&#263;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532723v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943845v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Mortada" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighi-Talab" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814134" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabin Kim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Jeon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814189" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Rahmani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ambia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814232" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouzidi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874189v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Hodzic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658412" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552931v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008979401050112" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996835v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bessaad" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180972" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964736" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887181v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hutin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2017.8106957" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521733v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012105" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597736v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050650" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426284v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040582" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434921v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769056v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863543" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010186" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769270v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouanes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samaali" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012038" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421550" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270684v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cottone" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisseau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103744v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Blokhina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865555" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769108v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2014.7050127" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522178v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2014.6765657" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522182v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627024" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522189v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474368" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522180v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012127" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522187v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012076" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522190v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474379" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522191v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.105" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522193v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhona Wade" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272046" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286044v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969592" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590893v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Khalil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Iskander" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2010.6156599" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289308v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.320" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290703v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590733v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522200v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295101v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295109v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2009.5338894" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522198v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285649" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277730v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4753006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299227v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2008.4641429" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299223v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299222v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301550v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751256" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299220v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311550v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pizarro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437536" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305978v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146436v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walenne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148787v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bigotte" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148740v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152203v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Mita" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tenseka" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152457v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158520v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquelier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504088v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119007487" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137232v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518255v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763677v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021868v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manteigas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146397v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030279v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>