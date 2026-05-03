--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2683,291 +2683,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01301204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellar membranes are rich in raft-forming phospholipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scanning transmission electron microscopy through-focal tilt-series on biological specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trépout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Serricchio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Marco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.011957⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2015.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01301208v1</w:t>
+                <w:t xml:space="preserve">pasteur-01301207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning transmission electron microscopy through-focal tilt-series on biological specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Trépout</w:t>
+                <w:t xml:space="preserve">Flagellar membranes are rich in raft-forming phospholipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Serricchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien W. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Sigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Messaoudi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monika Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77, pp.9-15. </w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (9), pp.1143-1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2015.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/bio.011957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01301207v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01301208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic Analysis of Intact Flagella of Procyclic Trypanosoma brucei Cells Identifies Novel Flagellar Proteins with Unique Sub-localization and Dynamics</w:t>
               </w:r>
@@ -3198,520 +3198,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01301212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellar adhesion in Trypanosoma brucei relies on interactions between different skeletal structures in the flagellum and cell body</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The intraflagellar transport dynein complex of trypanosomes is made of a heterodimer of dynein heavy chains and of light and intermediate chains of distinct functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daria Julkowska</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Absalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.136424⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (17), pp.2620-2633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E14-05-0961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01301211v1</w:t>
+                <w:t xml:space="preserve">pasteur-01301215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a Nanobody Targeting the Paraflagellar Rod Protein of Trypanosomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elongation of the axoneme and dynamics of intraflagellar transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115893⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (11), pp.955-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20143011008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01301214v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01301213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intraflagellar transport dynein complex of trypanosomes is made of a heterodimer of dynein heavy chains and of light and intermediate chains of distinct functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanna Buisson</w:t>
+                <w:t xml:space="preserve">Generation of a Nanobody Targeting the Paraflagellar Rod Protein of Trypanosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Obishakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stijlemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Santi-Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Absalon</w:t>
+                <w:t xml:space="preserve">Isabel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Cayet</w:t>
+                <w:t xml:space="preserve">Bart Devreese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (17), pp.2620-2633. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E14-05-0961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01301215v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01301214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongation of the axoneme and dynamics of intraflagellar transport</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flagellar adhesion in Trypanosoma brucei relies on interactions between different skeletal structures in the flagellum and cell body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Subota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Julkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (11), pp.955-961. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (1), pp.204-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20143011008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.136424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01301213v1</w:t>
+                <w:t xml:space="preserve">pasteur-01301211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leishmania donovani chaperone cyclophilin 40 is essential for intracellular infection independent of its stage-specific phosphorylation status.</w:t>
               </w:r>
@@ -4790,247 +4790,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01371317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular bases of cytoskeleton plasticity during the Trypanosoma brucei parasite cycle.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Subota</w:t>
+                <w:t xml:space="preserve">The importance of model organisms to study cilia and flagella biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincensini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (5), pp.705-16. </w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205 (1), pp.5-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01566.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2011005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01371324v1</w:t>
+                <w:t xml:space="preserve">hal-03246292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of model organisms to study cilia and flagella biology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blisnick</w:t>
+                <w:t xml:space="preserve">Molecular bases of cytoskeleton plasticity during the Trypanosoma brucei parasite cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Subota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.705-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01566.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jbio/2011005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03246292v1</w:t>
+                <w:t xml:space="preserve">pasteur-01371324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1001 model organisms to study cilia and flagella</w:t>
               </w:r>
@@ -5486,295 +5486,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01433560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ciliary pocket: an endocytic membrane domain at the base of primary and motile cilia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+                <w:t xml:space="preserve">Cyclosporin A treatment of Leishmania donovani reveals stage-specific functions of cyclophilins in parasite proliferation and viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wai-Lok Yau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Meunier</w:t>
+                <w:t xml:space="preserve">Jean-François Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Serres</w:t>
+                <w:t xml:space="preserve">Manuela Helmer-Citterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schiene-Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.059519⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (6), pp.e729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353018v1</w:t>
+                <w:t xml:space="preserve">pasteur-01433566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclosporin A treatment of Leishmania donovani reveals stage-specific functions of cyclophilins in parasite proliferation and viability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wai-Lok Yau</w:t>
+                <w:t xml:space="preserve">The ciliary pocket: an endocytic membrane domain at the base of primary and motile cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Helmer-Citterich</w:t>
+                <w:t xml:space="preserve">Alice Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordelia Schiene-Fischer</w:t>
+                <w:t xml:space="preserve">Catherine Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (6), pp.e729. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (10), pp.1785-1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.059519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01433566v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss-of-Function Mutations in the Human Ortholog of Chlamydomonas reinhardtii ODA7 Disrupt Dynein Arm Assembly and Cause Primary Ciliary Dyskinesia</w:t>
               </w:r>
@@ -6275,51 +6275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraflagellar Transport and Functional Analysis of Genes Required for Flagellum Formation in Trypanosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Absalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6409,51 +6409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagellum elongation is required for correct structure, orientation and function of the flagellar pocket in Trypanosoma brucei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Absalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6461,51 +6461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bonhivers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 121 (Pt 22), pp.3704-16. </w:t>
@@ -6543,51 +6543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal body positioning is controlled by flagellum formation in Trypanosoma brucei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Absalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7559,51 +7559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Majrouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthel Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8385,51 +8385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abb&#252;hl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pru&#382;incov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Azevedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.264145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05099231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnefoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Araujo Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertiaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E23-11-0425)" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05114528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Niz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frachon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Gobaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202200031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hutchinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Foulon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Crouzols" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Menafra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rotureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03230881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Calvo-&#193;lvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Benson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13347" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02970237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.248989" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moara Lemos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bertiaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Imbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04026-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Huet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blisnick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.228296" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019062" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01931456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M.Watson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kernohan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.10.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01928242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.10.031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03112358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincensini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Georgikou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201700052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01931458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201805030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tassin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2017.12.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01351023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.188227" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01514418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benmerah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H Giles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Harris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13630-015-0014-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santi-Rocca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lagache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.01.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2014.12.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cher-Pheng Ooi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Julkowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133676" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301204v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perrault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Halbritter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Porath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gerard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A. Braun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102838" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Serricchio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien W. Schmid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Steinmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Sigel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rauch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.011957" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Messaoudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.05.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Subota" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Reeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Buisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.033357" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02419" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cayet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.136424" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Obishakin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stijlemans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vandenberghe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Devreese" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115893" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301215v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Absalon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-05-0961" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143011008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Lok Yau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macdonald" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Zander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12639" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301209v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02531" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00911797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-2-16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.117069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Foucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Rachidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gharbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01983-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Bhogaraju" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cajanek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Weber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240985" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Vermeersch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Salmon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00077-12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072611" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01566.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2011005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF669EA730687D520703E2686E00CA31E8A3149F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100104" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100128" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ngwabyt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand-Dubief" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-06-0511)" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald F Sp&#228;th" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2011.01593.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meunier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.059519" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433566v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Helmer-Citterich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schiene-Fischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000729" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03894697v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquesnoy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Escudier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Freshour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bridoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.11.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01849836v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Morales" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2009.01295.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Adhiambo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Toutirais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delannoy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.040444" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047425v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Demonchy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deprez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Toutirais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loussert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200903139" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00217549v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Dor&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E07-08-0749" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426339v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonhivers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.035626" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00169134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Branche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000437" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108209v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cosson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.03078" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00093264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-5-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-7696(05)44006-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-1-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Robinson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg518" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marcou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bardonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350890" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752970v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saunier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane A. Bizet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Silbermann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Filhol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P99" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05420889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Majrouh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthel P&#233;nard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Obino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00752960v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00752957v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Julkowska" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Subota" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vincensini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695260v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Calvo-Alvarez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tsagmo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80682-8_2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltas Odye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grampa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bizet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abb&#252;hl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pru&#382;incov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Azevedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.264145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05099231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnefoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Araujo Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertiaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E23-11-0425)" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05114528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Niz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frachon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Gobaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202200031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hutchinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Foulon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Crouzols" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Menafra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rotureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03230881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Calvo-&#193;lvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Benson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13347" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02970237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.248989" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moara Lemos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bertiaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Imbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04026-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Huet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blisnick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.228296" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019062" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01931456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M.Watson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kernohan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.10.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01928242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.10.031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03112358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincensini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Georgikou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201700052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01931458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201805030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tassin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2017.12.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01351023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.188227" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01514418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benmerah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H Giles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Harris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13630-015-0014-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santi-Rocca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lagache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.01.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2014.12.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cher-Pheng Ooi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Julkowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133676" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301204v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perrault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Halbritter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Porath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gerard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A. Braun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102838" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Messaoudi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.05.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Serricchio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien W. Schmid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Steinmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Sigel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rauch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.011957" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Subota" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Reeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Buisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.033357" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02419" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Absalon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cayet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-05-0961" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143011008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Obishakin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stijlemans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vandenberghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Devreese" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115893" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.136424" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Lok Yau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macdonald" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Zander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12639" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301209v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02531" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00911797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-2-16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.117069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Foucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Rachidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gharbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01983-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Bhogaraju" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cajanek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Weber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240985" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Vermeersch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Salmon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00077-12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072611" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2011005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF669EA730687D520703E2686E00CA31E8A3149F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01566.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100104" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100128" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ngwabyt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand-Dubief" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-06-0511)" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald F Sp&#228;th" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2011.01593.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Helmer-Citterich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schiene-Fischer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000729" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meunier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.059519" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03894697v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquesnoy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Escudier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Freshour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bridoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.11.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01849836v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Morales" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2009.01295.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Adhiambo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Toutirais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delannoy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.040444" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047425v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Demonchy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deprez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Toutirais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loussert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200903139" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00217549v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Dor&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E07-08-0749" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426339v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonhivers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.035626" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00169134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Branche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000437" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108209v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cosson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.03078" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00093264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-5-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-7696(05)44006-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-1-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Robinson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg518" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marcou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bardonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350890" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752970v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saunier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane A. Bizet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Silbermann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Filhol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P99" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05420889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Majrouh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthel P&#233;nard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Obino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00752960v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00752957v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Julkowska" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Subota" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vincensini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695260v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Calvo-Alvarez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tsagmo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80682-8_2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltas Odye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grampa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bizet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>