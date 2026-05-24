--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1078,235 +1078,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFT25 is required for the construction of the trypanosome flagellum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Perrot</w:t>
+                <w:t xml:space="preserve">Moteurs moléculaires et microtubules : relation libre, imposée ou sélective ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.228296⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (4), pp.302-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246254v1</w:t>
+                <w:t xml:space="preserve">hal-02984723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moteurs moléculaires et microtubules : relation libre, imposée ou sélective ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Mallet</w:t>
+                <w:t xml:space="preserve">IFT25 is required for the construction of the trypanosome flagellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (4), pp.302-304. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2019062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.228296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984723v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biallelic Mutations in LRRC56, Encoding a Protein Associated with Intraflagellar Transport, Cause Mucociliary Clearance and Laterality Defects</w:t>
               </w:r>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Bertiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagellar incorporation of proteins follows at least two different routes in trypanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincensini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Bertiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2052,965 +2052,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01351023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The more we know, the more we have to discover: an exciting future for understanding cilia and ciliopathies.</w:t>
+                <w:t xml:space="preserve">Flagellar membranes are rich in raft-forming phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Benmerah</w:t>
+                <w:t xml:space="preserve">Mauro Serricchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Durand</w:t>
+                <w:t xml:space="preserve">Adrien W. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel H Giles</w:t>
+                <w:t xml:space="preserve">Michael E. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tess Harris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linda Kohl</w:t>
+                <w:t xml:space="preserve">Erwin Sigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13630-015-0014-0⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (9), pp.1143-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.011957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01514418v1</w:t>
+                <w:t xml:space="preserve">pasteur-01301208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging intraflagellar transport in trypanosomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Santi-Rocca</w:t>
+                <w:t xml:space="preserve">Scanning transmission electron microscopy through-focal tilt-series on biological specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trépout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chenouard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Marco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2015.01.005⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2015.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01301203v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01301207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social motility in African trypanosomes: fact or model?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The more we know, the more we have to discover: an exciting future for understanding cilia and ciliopathies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benmerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel H Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Kohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2014.12.007⟩</w:t>
+              <w:t xml:space="preserve">Cilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13630-015-0014-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01301206v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01514418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Flagellar Arginine Kinase in Trypanosoma brucei Is Important for Infection in Tsetse Flies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging intraflagellar transport in trypanosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Julkowska</w:t>
+                <w:t xml:space="preserve">Julien Santi-Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133676⟩</w:t>
+              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Methods in Cilia &amp; Flagella, 127, pp.487-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01301205v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01301203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFT81, encoding an IFT-B core protein, as a very rare cause of a ciliopathy phenotype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social motility in African trypanosomes: fact or model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2014-102838⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2), pp.37-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2014.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01301204v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01301206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning transmission electron microscopy through-focal tilt-series on biological specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Trépout</w:t>
+                <w:t xml:space="preserve">The Flagellar Arginine Kinase in Trypanosoma brucei Is Important for Infection in Tsetse Flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cher-Pheng Ooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Georgikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Messaoudi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daria Julkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77, pp.9-15. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp. e0133676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2015.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01301207v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01301205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellar membranes are rich in raft-forming phospholipids</w:t>
+                <w:t xml:space="preserve">IFT81, encoding an IFT-B core protein, as a very rare cause of a ciliopathy phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Serricchio</w:t>
+                <w:t xml:space="preserve">Isabelle Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien W. Schmid</w:t>
+                <w:t xml:space="preserve">Jan Halbritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael E. Steinmann</w:t>
+                <w:t xml:space="preserve">Jonathan D. Porath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Sigel</w:t>
+                <w:t xml:space="preserve">Xavier Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Rauch</w:t>
+                <w:t xml:space="preserve">Daniela A. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (9), pp.1143-1153. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (10), pp.657-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.011957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2014-102838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01301208v1</w:t>
+                <w:t xml:space="preserve">pasteur-01301204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic Analysis of Intact Flagella of Procyclic Trypanosoma brucei Cells Identifies Novel Flagellar Proteins with Unique Sub-localization and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Subota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Julkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincensini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,77 +3087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GTPase IFT27 is involved in both anterograde and retrograde intraflagellar transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3198,520 +3198,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01301212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intraflagellar transport dynein complex of trypanosomes is made of a heterodimer of dynein heavy chains and of light and intermediate chains of distinct functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Flagellar adhesion in Trypanosoma brucei relies on interactions between different skeletal structures in the flagellum and cell body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johanna Buisson</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Subota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Julkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E14-05-0961⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (1), pp.204-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.136424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01301215v1</w:t>
+                <w:t xml:space="preserve">pasteur-01301211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongation of the axoneme and dynamics of intraflagellar transport</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of a Nanobody Targeting the Paraflagellar Rod Protein of Trypanosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Obishakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stijlemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Santi-Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Devreese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20143011008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01301213v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01301214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a Nanobody Targeting the Paraflagellar Rod Protein of Trypanosomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Santi-Rocca</w:t>
+                <w:t xml:space="preserve">The intraflagellar transport dynein complex of trypanosomes is made of a heterodimer of dynein heavy chains and of light and intermediate chains of distinct functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Vandenberghe</w:t>
+                <w:t xml:space="preserve">Sabrina Absalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Devreese</w:t>
+                <w:t xml:space="preserve">Alexandra Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115893. </w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (17), pp.2620-2633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E14-05-0961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01301214v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01301215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellar adhesion in Trypanosoma brucei relies on interactions between different skeletal structures in the flagellum and cell body</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elongation of the axoneme and dynamics of intraflagellar transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 127 (1), pp.204-215. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (11), pp.955-961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.136424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20143011008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01301211v1</w:t>
+                <w:t xml:space="preserve">pasteur-01301213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leishmania donovani chaperone cyclophilin 40 is essential for intracellular infection independent of its stage-specific phosphorylation status.</w:t>
               </w:r>
@@ -3844,77 +3844,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward motility is essential for trypanosome infection in the tsetse fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cher-Pheng Ooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4156,90 +4156,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraflagellar transport proteins cycle between the flagellum and its base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 126 (1), pp.327-338. </w:t>
@@ -4316,51 +4316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najma Rachidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4450,51 +4450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cajanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4584,51 +4584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4790,766 +4790,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01371317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of model organisms to study cilia and flagella biology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Quantitative proteome profiling informs on phenotypic traits that adapt Leishmania donovani for axenic and intracellular proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald F Späth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2011005⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (7), pp.978-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2011.01593.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246292v1</w:t>
+                <w:t xml:space="preserve">pasteur-01433560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular bases of cytoskeleton plasticity during the Trypanosoma brucei parasite cycle.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Subota</w:t>
+                <w:t xml:space="preserve">The importance of model organisms to study cilia and flagella biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincensini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (5), pp.705-16. </w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205 (1), pp.5-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01566.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2011005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01371324v1</w:t>
+                <w:t xml:space="preserve">hal-03246292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1001 model organisms to study cilia and flagella</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blisnick</w:t>
+                <w:t xml:space="preserve">Molecular bases of cytoskeleton plasticity during the Trypanosoma brucei parasite cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Subota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.705-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2010.01566.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BC20100104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03246287v1</w:t>
+                <w:t xml:space="preserve">pasteur-01371324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ciliary pocket: a once-forgotten membrane domain at the base of cilia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
+                <w:t xml:space="preserve">1001 model organisms to study cilia and flagella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincensini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benmerah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 103 (3), pp.131-144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BC20100128⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 103 (3), pp.109-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20100104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-02263813v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALBA proteins are stage regulated during trypanosome development in the tsetse fly and participate in differentiation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blisnick</w:t>
+                <w:t xml:space="preserve">The ciliary pocket: a once-forgotten membrane domain at the base of cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ngwabyt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benmerah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E11-06-0511)⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103 (3), pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20100128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01371322v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02263813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteome profiling informs on phenotypic traits that adapt Leishmania donovani for axenic and intracellular proliferation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">ALBA proteins are stage regulated during trypanosome development in the tsetse fly and participate in differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Subota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bastin</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ngwabyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald F Späth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (7), pp.978-991. </w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (22), pp.4205-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2011.01593.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E11-06-0511)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01433560v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01371322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclosporin A treatment of Leishmania donovani reveals stage-specific functions of cyclophilins in parasite proliferation and viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai-Lok Yau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5626,77 +5626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ciliary pocket: an endocytic membrane domain at the base of primary and motile cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5754,892 +5754,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss-of-Function Mutations in the Human Ortholog of Chlamydomonas reinhardtii ODA7 Disrupt Dynein Arm Assembly and Cause Primary Ciliary Dyskinesia</w:t>
+                <w:t xml:space="preserve">Kinesin 9 family members perform separate functions in the trypanosome flagellum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duquesnoy</w:t>
+                <w:t xml:space="preserve">Raphaël Demonchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Escudier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vincensini</w:t>
+                <w:t xml:space="preserve">Caroline Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judy Freshour</w:t>
+                <w:t xml:space="preserve">Geraldine Toutirais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Bridoux</w:t>
+                <w:t xml:space="preserve">Celine Loussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 85 (6), pp.890-896. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 187 (5), pp.615-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2009.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200903139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03894697v1</w:t>
+                <w:t xml:space="preserve">mnhn-02047425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flagellum-mitogen-activated protein kinase connection in Trypanosomatids: a key sensory role in parasite signalling and development?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss-of-Function Mutations in the Human Ortholog of Chlamydomonas reinhardtii ODA7 Disrupt Dynein Arm Assembly and Cause Primary Ciliary Dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Morales</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Duquesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vincensini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Freshour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2009.01295.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85 (6), pp.890-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2009.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01849836v1</w:t>
+                <w:t xml:space="preserve">inserm-03894697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel function for the atypical small G protein Rab-like 5 in the assembly of the trypanosome flagellum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Delannoy</w:t>
+                <w:t xml:space="preserve">The flagellum-mitogen-activated protein kinase connection in Trypanosomatids: a key sensory role in parasite signalling and development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald F Späth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.040444⟩</w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (5), pp.710 - 718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2009.01295.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246322v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01849836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinesin 9 family members perform separate functions in the trypanosome flagellum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A novel function for the atypical small G protein Rab-like 5 in the assembly of the trypanosome flagellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Adhiambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Toutirais</w:t>
+                <w:t xml:space="preserve">Géraldine Toutirais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Loussert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 187 (5), pp.615-622. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 122 (6), pp.834-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.200903139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.040444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02047425v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraflagellar Transport and Functional Analysis of Genes Required for Flagellum Formation in Trypanosomes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flagellum elongation is required for correct structure, orientation and function of the flagellar pocket in Trypanosoma brucei.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Absalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bonhivers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Kohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Absalon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gwénola Doré</w:t>
+                <w:t xml:space="preserve">Nadège Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (3), pp.929-944. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121 (Pt 22), pp.3704-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E07-08-0749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.035626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00217549v1</w:t>
+                <w:t xml:space="preserve">hal-00426339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellum elongation is required for correct structure, orientation and function of the flagellar pocket in Trypanosoma brucei.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Intraflagellar Transport and Functional Analysis of Genes Required for Flagellum Formation in Trypanosomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Absalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Kohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Toutirais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bonhivers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadège Cayet</w:t>
+                <w:t xml:space="preserve">Gwénola Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 121 (Pt 22), pp.3704-16. </w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (3), pp.929-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.035626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E07-08-0749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426339v1</w:t>
+                <w:t xml:space="preserve">pasteur-00217549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal body positioning is controlled by flagellum formation in Trypanosoma brucei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Absalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Toutirais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.e437. </w:t>
@@ -6703,51 +6703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Toutirais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6805,252 +6805,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional complementation of RNA interference mutants in trypanosomes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Durand-Dubief</w:t>
+                <w:t xml:space="preserve">The flagellum of trypanosomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-5-6⟩</w:t>
+              <w:t xml:space="preserve">Int Rev Cytol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 244, pp.227-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0074-7696(05)44006-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00093264v1</w:t>
+                <w:t xml:space="preserve">hal-00109408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flagellum of trypanosomes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Kohl</w:t>
+                <w:t xml:space="preserve">Functional complementation of RNA interference mutants in trypanosomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int Rev Cytol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 244, pp.227-85. </w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0074-7696(05)44006-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-5-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109408v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00093264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TbAGO1, an argonaute protein required for RNA interference, is involved in mitosis and chromosome segregation in Trypanosoma brucei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7233,51 +7233,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using steerable wavelets and minimal paths to reconstruct automatically filaments in fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7419,51 +7419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Silbermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Cilia in Development and Disease Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, London, United Kingdom. pp.P99, </w:t>
@@ -7559,51 +7559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Majrouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthel Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7658,77 +7658,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of G proteins in the control of intraflagellar transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7818,51 +7818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Subota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Vincensini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Cilia in Development and Disease Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, London, United Kingdom. Cilia, 1 (Suppl 1), pp.P13, 2012, </w:t>
@@ -8385,51 +8385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abb&#252;hl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pru&#382;incov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Azevedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.264145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05099231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnefoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Araujo Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertiaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E23-11-0425)" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05114528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Niz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frachon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Gobaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202200031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hutchinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Foulon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Crouzols" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Menafra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rotureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03230881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Calvo-&#193;lvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Benson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13347" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02970237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.248989" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moara Lemos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bertiaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Imbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04026-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Huet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blisnick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.228296" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019062" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01931456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M.Watson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kernohan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.10.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01928242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.10.031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03112358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincensini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Georgikou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201700052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01931458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201805030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tassin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2017.12.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01351023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.188227" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01514418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benmerah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H Giles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Harris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13630-015-0014-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santi-Rocca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lagache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.01.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2014.12.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cher-Pheng Ooi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Julkowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133676" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301204v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perrault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Halbritter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Porath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gerard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A. Braun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102838" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Messaoudi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.05.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Serricchio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien W. Schmid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Steinmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Sigel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rauch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.011957" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Subota" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Reeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Buisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.033357" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02419" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Absalon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cayet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-05-0961" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143011008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Obishakin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stijlemans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vandenberghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Devreese" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115893" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.136424" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Lok Yau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macdonald" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Zander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12639" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301209v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02531" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00911797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-2-16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.117069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Foucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Rachidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gharbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01983-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Bhogaraju" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cajanek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Weber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240985" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Vermeersch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Salmon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00077-12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072611" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2011005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF669EA730687D520703E2686E00CA31E8A3149F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01566.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100104" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100128" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ngwabyt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand-Dubief" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-06-0511)" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald F Sp&#228;th" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2011.01593.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Helmer-Citterich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schiene-Fischer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000729" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meunier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.059519" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03894697v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquesnoy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Escudier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Freshour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bridoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.11.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01849836v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Morales" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2009.01295.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246322v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Adhiambo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Toutirais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delannoy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.040444" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047425v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Demonchy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deprez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Toutirais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loussert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200903139" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00217549v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Dor&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E07-08-0749" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426339v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonhivers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.035626" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00169134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Branche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000437" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108209v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cosson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.03078" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00093264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-5-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-7696(05)44006-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-1-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Robinson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg518" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marcou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bardonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350890" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752970v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saunier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane A. Bizet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Silbermann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Filhol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P99" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05420889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Majrouh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthel P&#233;nard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Obino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00752960v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00752957v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Julkowska" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Subota" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vincensini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695260v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Calvo-Alvarez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tsagmo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80682-8_2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltas Odye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grampa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bizet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abb&#252;hl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pru&#382;incov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Azevedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.264145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05099231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnefoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Araujo Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertiaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E23-11-0425)" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05114528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Niz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frachon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Gobaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202200031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hutchinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Foulon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Crouzols" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Menafra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rotureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03230881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Calvo-&#193;lvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Benson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13347" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02970237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.248989" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moara Lemos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bertiaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Imbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04026-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Huet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blisnick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.228296" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01931456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M.Watson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kernohan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.10.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01928242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.10.031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03112358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincensini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Georgikou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201700052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01931458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201805030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tassin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2017.12.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01351023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.188227" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Serricchio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien W. Schmid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Steinmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Sigel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rauch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.011957" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Messaoudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2015.05.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01514418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benmerah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H Giles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Harris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13630-015-0014-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santi-Rocca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lagache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.01.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2014.12.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cher-Pheng Ooi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Julkowska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133676" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perrault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Halbritter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Porath" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gerard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A. Braun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102838" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Subota" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Reeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Buisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.033357" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02419" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cayet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.136424" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Obishakin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stijlemans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vandenberghe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Devreese" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115893" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301215v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Absalon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-05-0961" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143011008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Lok Yau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pescher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Macdonald" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Zander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12639" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301209v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12230" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02531" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00911797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-2-16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.117069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Foucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Rachidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gharbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01983-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Bhogaraju" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cajanek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Weber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240985" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Vermeersch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Salmon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00077-12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072611" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald F Sp&#228;th" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2011.01593.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2011005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF669EA730687D520703E2686E00CA31E8A3149F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371324v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2010.01566.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246287v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100104" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100128" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371322v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ngwabyt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand-Dubief" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-06-0511)" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01433566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Helmer-Citterich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schiene-Fischer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000729" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meunier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.059519" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Demonchy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deprez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Toutirais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loussert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200903139" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03894697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquesnoy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Escudier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Freshour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bridoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.11.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01849836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2009.01295.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246322v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Adhiambo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Toutirais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delannoy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.040444" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426339v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonhivers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.035626" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00217549v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Dor&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E07-08-0749" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00169134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Branche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000437" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108209v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cosson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.03078" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109408v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-7696(05)44006-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00093264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rusconi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-5-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-1-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Robinson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg518" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marcou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bardonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350890" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752970v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saunier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane A. Bizet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Silbermann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Filhol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P99" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05420889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Majrouh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthel P&#233;nard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Obino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00752960v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00752957v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Julkowska" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Subota" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vincensini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695260v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Calvo-Alvarez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tsagmo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80682-8_2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltas Odye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Grampa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Bizet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>