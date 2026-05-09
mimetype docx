--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -308,261 +308,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’un « marché éduqué » de l’assurance santé : une réorientation de la solidarité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Targeting Lifestyle&amp;quot; Conditions: What Justifications for Treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Braddock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Ginon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ghirardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Latsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdli.103.0021⟩</w:t>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.59-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.46.2021.1.59-84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523446v1</w:t>
+                <w:t xml:space="preserve">hal-03345323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Targeting Lifestyle&amp;quot; Conditions: What Justifications for Treatment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction d’un « marché éduqué » de l’assurance santé : une réorientation de la solidarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Latsis</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Ginon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (1), pp.59-84. </w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 103-104 (1), pp.21-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12759/hsr.46.2021.1.59-84⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdli.103.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345323v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie économique à l’épreuve de la covid-19. Une lecture d’économie politique de la santé</w:t>
               </w:r>
@@ -1059,51 +1059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchés de l’assurance maladie complémentaire Logiques économiques et dispositifs juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Ginon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1122,248 +1122,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tarification à l’activité : une complexité contre-productive pour la santé des populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial : La généralisation de l’assurance maladie complémentaire. Comment faire rimer inefficacité avec inégalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Bréchat</w:t>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 54 (1), pp.61. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017,  18 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/seve.054.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.018.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099158v1</w:t>
+                <w:t xml:space="preserve">hal-02025894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : La généralisation de l’assurance maladie complémentaire. Comment faire rimer inefficacité avec inégalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tarification à l’activité : une complexité contre-productive pour la santé des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Abécassis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+                <w:t xml:space="preserve">Didier Castiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Bréchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017,  18 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (1), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.018.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/seve.054.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025894v1</w:t>
+                <w:t xml:space="preserve">hal-02099158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is physician behavior too serious a business to be left to economics?</w:t>
               </w:r>
@@ -1425,386 +1425,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performativité et théorie conventionnelle. Une application à l’assurance santé</w:t>
+                <w:t xml:space="preserve">Économie politique de la santé. Un exemple exemplaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.11361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335604v1</w:t>
+                <w:t xml:space="preserve">hal-02020027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre la performance médicale et la composition de la patientèle : une étude économétrique sur les médecins d’Ile de France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performativité et théorie conventionnelle. Une application à l’assurance santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Bréchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L’économie entre performativité, idéologie et pouvoir symbolique, juillet-Septembre (197)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386031v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines de la privatisation du financement du soin : quand la théorie de l’aléa moral rencontre le capitalisme sanitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les liens entre la performance médicale et la composition de la patientèle : une étude économétrique sur les médecins d’Ile de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vanhille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bréchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.191-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.153.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335615v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie politique de la santé. Un exemple exemplaire</w:t>
+                <w:t xml:space="preserve">Aux origines de la privatisation du financement du soin : quand la théorie de l’aléa moral rencontre le capitalisme sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, spring (17)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.11361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02020027v1</w:t>
+                <w:t xml:space="preserve">hal-01335615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical altruism in mainstream health economics: theoretical and political paradoxes</w:t>
               </w:r>
@@ -2071,64 +2071,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priority setting in healthcare: from arbitrariness to societal values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Braddock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Latsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2253,64 +2253,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priority setting in healthcare: from arbitrariness to societal values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Braddock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Latsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2424,569 +2424,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market empowerment of the patient: the French experience</w:t>
+                <w:t xml:space="preserve">La déontologie médicale face aux impératifs de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biencourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Social Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00346760903480566⟩</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.83-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.28.83-101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01224922v1</w:t>
+                <w:t xml:space="preserve">halshs-00603354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations des professions médicales : organisation, règles et rémunérations</w:t>
+                <w:t xml:space="preserve">Market empowerment of the patient: the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69 (2), pp.143-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346760903480566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052900v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déontologie médicale face aux impératifs de marché</w:t>
+                <w:t xml:space="preserve">Les transformations des professions médicales : organisation, règles et rémunérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Biencourt</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (5), pp.179-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00603354v1</w:t>
+                <w:t xml:space="preserve">hal-02052900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle de vie des motivations professionnelles en médecine de ville : une étude dans le champ de la prévention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets pervers de la politique incitative : l’exemple de l’assurance maladie complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Videau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (5), pp.301-311</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (4), pp.171-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01228541v1</w:t>
+                <w:t xml:space="preserve">hal-02963187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets pervers de la politique incitative : l’exemple de l’assurance maladie complémentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le cycle de vie des motivations professionnelles en médecine de ville : une étude dans le champ de la prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Abécassis</w:t>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 63 (4), pp.171-194</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.301-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963187v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation du patient et construction d'un marché de la santé. L'expérience française</w:t>
+                <w:t xml:space="preserve">Mutation du patient et construction d'un marché de la santé. L'expérience française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
@@ -2995,93 +2995,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (1), pp.27-46</w:t>
+              <w:t xml:space="preserve">, 2008, 2008/1 (1), pp.27-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02028459v1</w:t>
+                <w:t xml:space="preserve">halshs-00274799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation du patient et construction d'un marché de la santé. L'expérience française.</w:t>
+                <w:t xml:space="preserve">Mutation du patient et construction d'un marché de la santé. L'expérience française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
@@ -3090,69 +3090,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2008/1 (1), pp.27-46</w:t>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.27-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00274799v1</w:t>
+                <w:t xml:space="preserve">hal-02028459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de l'assurance maladie au risque d'un Etat social marchand.</w:t>
               </w:r>
@@ -3227,51 +3227,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre introductif. Politique de santé : la grande transformation</w:t>
+                <w:t xml:space="preserve">Chapitre introductif. Politique de santé : la grande transformation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
@@ -3280,85 +3280,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60 (1), pp.5-36</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 60 (1), pp.5-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2007.1826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de santé : la grande transformation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3387,73 +3396,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, LX (1), pp.5-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement du médecin et politique économique de santé. Quelle rationalité pour quelle éthique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3469,228 +3478,228 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00111914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique (médicale) est elle soluble dans le calcul économique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (3), pp.161-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis et la rationalité des conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6, pp.37-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3700,51 +3709,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Etat comme police de marché : le cas de la construction du marché de l’Assurance Maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3760,73 +3769,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de l’Association française d’économie politique – Penser l’économie et le futur de l’économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d’économie politique, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire conflictuelle de la sécurité sociale. Une approche en termes de conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3855,172 +3864,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux socio-écologiques des mutations du capitalisme contemporain : quels apports de l’économie des conventions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations des médecins et comportement de prévention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jean-Baptiste Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Videau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JESF. XXIXèmes Journées des Economistes de la Santé Français. 20ème anniversaire. 6-7 décembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Lille, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00268357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4030,51 +4039,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4096,73 +4105,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4184,718 +4193,718 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2018, 978-2-200-61951-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepsi Ayni Seyi Söyleyecekse Bu Kadar Cok Iktisatciya Ne Gerek Var?; Coksesli Bir Iktisat Icin Manifesto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iletisim Yayinlari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96 p., 2018, 9789750525414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02885461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire des conventions : autour des travaux d'Olivier Favereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ghirardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette de Larquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rémillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, pp.300, 2016, 978-2-7574-1279-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.14349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01278295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi servent les économistes s'ils disent tous la même chose ?</w:t>
+                <w:t xml:space="preserve">What good are economists if they all say the same thing ? Manifesto for pluralist economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chavance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les liens qui libèrent, 2015</w:t>
+              <w:t xml:space="preserve">Association française d'économie politique. , 95 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471379v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02885420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What good are economists if they all say the same thing ? Manifesto for pluralist economics</w:t>
+                <w:t xml:space="preserve">À quoi servent les économistes s'ils disent tous la même chose ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chavance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Association française d'économie politique. , 95 p., 2015</w:t>
+              <w:t xml:space="preserve">Les liens qui libèrent, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02885420v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital santé. Quand le patient devient client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et politiques sociales. Entre efficacité et justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESKA, 260 p., 2010, 978-2747217507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01231701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique médicale et politique de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4904,73 +4913,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, pp.223, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00068567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique médicale et politique de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4979,126 +4988,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'état dans la vie économique et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses. , 1996, 9782729846893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5108,818 +5117,818 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidarité et primordialité de la santé : le nouvel esprit de l’assurance santé privée</w:t>
+                <w:t xml:space="preserve">Protection et marché du risque santé en temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché (dir. P. Batifoulier et M. Del Sol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p.13-21, 2022, Collection Amplitude du droit, 978-2-9581843-1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IODE - Institut de l'Ouest: Droit et Europe</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03631322v1</w:t>
+                <w:t xml:space="preserve">hal-03620987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en marché du risque santé : la défaite du patient ?</w:t>
+                <w:t xml:space="preserve">Solidarité et primordialité de la santé : le nouvel esprit de l’assurance santé privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">IODE. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché (dir. P. Batifoulier et M. Del Sol)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , p. 311-324, 2022, Collection Amplitude du droit, 978-2-9581843-1-5</w:t>
+              <w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IODE - Institut de l'Ouest: Droit et Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299- 334, 2022, Amplitude du droit, 978-2-9581843-1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621013v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection et marché du risque santé en temps de pandémie</w:t>
+                <w:t xml:space="preserve">La mise en marché du risque santé : la défaite du patient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion del Sol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IODE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché (dir. P. Batifoulier et M. Del Sol)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p.13-21, 2022, Collection Amplitude du droit, 978-2-9581843-1-5</w:t>
+              <w:t xml:space="preserve">, , p. 311-324, 2022, Collection Amplitude du droit, 978-2-9581843-1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620987v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrants ont-ils trop d'assurance ? La couverture santé des migrants entre solidarité et exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Marie André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé des migrants en question( s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hygée Editions, 2019, Débats Santé Social, 978-2-8109-0810-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dictionnaire non standard autour d'un homme non-ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ghirardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette de Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Remillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Batifoulier, Philippe; Bessis, Franck; Ghirardello, Ariane; Larquier, Guillemette de; Remillon, Delphine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conventions : autour des travaux d'Olivier Favereau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-21, 2016, Capitalismes - éthique - institutions, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.14364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge médicale des personnes précaires : une nécessité économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Parel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover contre les inégalités de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes en Santé Publique, pp.59-70, 2012, 978-2-8109-0079-4</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860341v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge médicale des personnes précaires : une nécessité économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Parel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roselyne Bachelot-Narquin et Didier Sicard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover contre les inégalités de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes en Santé Publique, pp.59-70, 2012, 978-2-8109-0079-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303932v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension conventionnelle de la coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette de Larquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Julien; Fabrice Tricou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les approches de la coordination en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01278339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation et coordination du système de santé. Des institutions invisibles à la politique économique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5939,73 +5948,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Eymard-Duvernay (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie des conventions. Méthodes et résultats. Tome 2 : développements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.453-468, 2006, Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénaturaliser l'éthique médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6025,322 +6034,322 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Batifoulier, Maryse Gadreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique médicale et politique de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.1-30, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00068565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la convention et de ses usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette de Larquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Batifoulier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie des conventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on se coordonner sur une base arbitraire? Lewis et la rationalité des conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Urrutiaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merchiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris X - Nanterre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie des conventions (dir. Philippe Batifoulier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.63-95, 2001, 2-7178-4296-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equité et redistribution: le point de vue spatial. L'exemple de la localisation des services de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique économique de l'équité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2-7178-3925-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6350,343 +6359,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déserts médicaux et dépassements d’honoraires, on fait le point</w:t>
+                <w:t xml:space="preserve">Ce que coûte vraiment l’aide médicale de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Nefzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226950v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que coûte vraiment l’aide médicale de l’État</w:t>
+                <w:t xml:space="preserve">Déserts médicaux et dépassements d’honoraires, on fait le point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Nefzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226948v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extension of private health insurance: an inequitable and inefficient strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de l'assurance maladie : l'orientation marchande et ses paradoxes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vacarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6696,201 +6705,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on the economics and sociology of health. Contributions from the institutionalist approach of economics of convention -an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Diaz-Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary health insurance markets in France: . Economic rationales and legal mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Ginon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sociale contre l'Etat providence. Prédation et protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6912,73 +6921,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theory of predatory welfare state and citizen welfare: the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7000,391 +7009,505 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Vahabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privatisation de la santé en Europe. Un outil de classification des réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Jansen-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchandisation et politique incitative : l'exemple de l'assurance maladie complémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00687115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les transformations des cliniques privées à but lucratif et des parcours de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belorgey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de recherches économiques et sociales (IRES). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’utilité sociale de la dépense publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Henri Aigueperse UNSA-éducation 2016, 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7531,51 +7654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17198-0.p.0029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Guennif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17198-0.p.0017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.103.0021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Braddock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Latsis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.59-84" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.35-58" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Vahabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-019-00660-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.44.2019.1.258-284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02424724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02424727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Castiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.054.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vanhille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.153.0191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11361" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2014.927727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gadreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magnin-Feyssot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413741200015X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02424730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.041.0077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346760903480566" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biencourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.83-101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PSVSNQTL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arrighi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thevenon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merchiers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269267v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144059v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iletisim.com.tr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette de Larquier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.14349" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471379v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Capital_sante-9782707182135.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231701v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008780v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zeghni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02424798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/14364" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.14364" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008785v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Nefzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vacarie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Diaz-Bone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01256505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jansen-Ferreira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687115v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Abecassis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ghirardello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17198-0.p.0029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Guennif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17198-0.p.0017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Braddock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Latsis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.59-84" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.103.0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.35-58" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Vahabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-019-00660-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.44.2019.1.258-284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02424724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02424727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Castiel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.054.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vanhille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.153.0191" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2014.927727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gadreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magnin-Feyssot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174413741200015X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02424730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.041.0077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biencourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.83-101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PSVSNQTL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346760903480566" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arrighi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2007.1826" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111914v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thevenon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merchiers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jean-Baptiste Combes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iletisim.com.tr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette de Larquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;millon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.14349" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Capital_sante-9782707182135.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zeghni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02424798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/14364" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.14364" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096800v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226948v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Nefzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vacarie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584852v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Diaz-Bone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487791v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073247v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01256505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jansen-Ferreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Abecassis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>