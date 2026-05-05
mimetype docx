--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -1348,2930 +1348,2930 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymetric perspective on coopetitive strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.6-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2009.024102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An asymetric perspective on coopetitive strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Int. J. Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (1), pp.6-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge: Tacit and Explicit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Library and Information Sciences, Third Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.3184 - 3194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1081/e-elis3-120043273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymmetric perspective on coopetitive strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (4), pp. 6-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Philippe Baumard,</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Asymmetric Perspective on Coopetitive Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.6-22. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, Vol. 7 (No 4), pp. 6-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vol. 7 (No 4), pp. 6-22</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payoffs And Pitfalls Of Strategic Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Starbuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (1), pp. 7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maîtrise de l’information dans les conflits asymétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Harbulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'études de la Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp. 63-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies d’innovation des grandes firmes face à la coopétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Organisational Learning a Myth ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H Starbuck</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Institute of Management Research / Economic &amp; Social Research Council</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning From Failures: Why It May Not Happen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Starbuck</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael L Barnett</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Long Range Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (3), pp. 281-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoéconomie et stratégie des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tacit Knowledge in Professional Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (2), pp. 135-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El conocimiento en las organizaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista valenciana d' estudis autonòmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, (Ejemplar dedicado a: Sociedad del conocimiento), 37, pp. 3-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stratège, l’agent et le financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Échanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris: DFCG, 178, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les guerres de connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Expansion Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article 2B du nouveau code de commerce uniforme: une prédation sur la plus grande industrie du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp. 79-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et développement de l’organisation imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management Technologie et Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives historiques de l'intelligence économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Harbulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 66 (1), pp. 7-21</w:t>
+              <w:t xml:space="preserve">Revue d'intelligence économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (1), pp. 50-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La maîtrise de l’information dans les conflits asymétriques</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ géoéconomique: une approche épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39, pp. 63-66</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lorot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les stratégies d’innovation des grandes firmes face à la coopétition</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence Stratégique aux États Unis: Mythe ou Réalité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (2), pp. 85-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et conflits au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une école française de l'intervention. Commentaire de l'ouvrage Du mode d'existence des outils de gestion, sous la direction de J.C. Moisdon, Paris: Seli Arslan, 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 176</w:t>
+              <w:t xml:space="preserve">, 1997, No 114, pp. 136-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Is Organisational Learning a Myth ?</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État, conquête de marchés et géoéconomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (1), pp. 133-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information stratégique dans la grande organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2 (2), pp. 3-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étrange singularité de l'intérêt général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 108, pp. 123-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énoncé et le vécu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp. 134-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management : Les Constructeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 110, pp. 56-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet: un outil transnational au service du commerce »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5, pp. 21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">William H Starbuck</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet : un outil transnational au service du marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (2), 21-22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.05.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des organisations apprenantes? Les dangers de la consensualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Numéro spécial Les Chemins du Savoir de l’Entreprise, pp. 49-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet : un outil transnational au service du commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5, pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.005.21-32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001, (Ejemplar dedicado a: Sociedad del conocimiento), 37, pp. 3-20</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02926594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oblique Knowledge: The Clandestine Work of Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherche DMSP, Université de Paris-Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, n° 228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris: DFCG, 178, pp.56-57</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence financière: Ses dimensions tacites et explicites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échanges : bulletin de formation continuée des professeurs de français [Bulletin d'échange des professeurs de français]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Paris: Association Nationale des Directeurs Financiers et Contrôle de Gestion, 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 92</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From noticing to making sense: The use of intelligence in strategizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Intelligence and Counterintelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 7 (1), pp. 29-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp. 79-89</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de guerre économique sans cohésion : vers une communauté d'intelligence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (2)</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concertation et culture collective de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines (1947)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Paris: Publications de l’École des Mines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (2), pp. 85-100</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence économique et stratégique : Vers une culture collective de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'AFPLANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Paris: Association Française de la Planification d’Entreprise, 6, pp. 25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (2)</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Must one see without being seen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (3)</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille Technologique: renseignements pris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier des Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (1), pp. 50-65</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises et intelligence économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Almanach Jules Verne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...1298 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230206v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03230209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4421,1200 +4421,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les missions élargies de la cyberdéfense pendant la crise globale 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la recherche stratégique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Sep 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Cyber Geopolitics on Industrial Convalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference CyDef 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AI-ML That Flies: Detection Experiments in Behavioral Incongruity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naval Postgraduate School Conference Series on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Cnam, Sep 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se préparer à la pandémie globale du SARS-Cov2: la réalité épidémiologique et la guerre de l’information qui lui est afférente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de rentrée du Cercle national d’études de l’Académie du Renseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Militaire, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Tokyo, Japan</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More than Mere Clouds and their Abuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference 020 CIPI Cyber Strategic Dialogue Series “Blunt Lessons of Cyber Strategy and Stability”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Newport, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École Militaire, Sep 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hopes and Pitfalls of Scientific Applications of artificial intelligence in Cybersecurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Cybersécurité en coopération avec l’université Antwerpen – Résidence de Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Newport, United States</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information and communication technologies to fight against terrorism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security Research NCP Network “SEREN4 Workshop; Helsinki Congress Paasitorni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Conférence Cybersécurité en coopération avec l’université Antwerpen – Résidence de Belgique</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Foundations of Management Research: Introduction [Introduction de la Conférence de W.H. Starbuck]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How Employers’ Incentives Corrupted Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts &amp; Métiers, en coll. avec la Revue Française de Gestion, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustaining Reasonable Attention: Managing Information and Election Destabilisations in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyber Norms 7.0: Deterrence, Persistent Engagement, Cyber Stability, Economics, and World Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Science &amp; Artificial Intelligence Laboratory, Massachusetts Institute of Technology, Cambridge, Massachusetts, May 2019, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre réflexion stratégique et équipe transversale, la recherche internationale face aux enjeux sécuritaires de notre temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panel de la Conférence du Pôle Sécurité Défense du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Determinants of Stability Congruence in Non-Stationary Tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIT – Roundtable on Military Cyberstability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Computer Science &amp; Artificial Intelligence Laboratory, Massachusetts Institute of Technology, Cambridge, Massachusetts, May 2019, Boston, United States</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overcoming the irreconcilabilities of innovative cooperation and competition between a start-up and large corporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abbé Grégoire Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redéfinir la stratégie au-delà de la coopération et de la concurrence : quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Annuelle de l’Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts &amp; Métiers, en coll. avec la Revue Française de Gestion, Oct 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of the Private Sector in the Governance of Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Society Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole supérieure de management et de la technologie (EMST – Berlin), Dec 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Helsinki, Finland</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do electric sheep dream of androids? Crises in cyber ARENAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CSFRS – MIT Conference on Cyber-Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reality of Artificial Intelligence in Computer Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Society Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École supérieure de management et de la technologie (EMST – Berlin), Dec 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole supérieure de management et de la technologie (EMST – Berlin), Dec 2018, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutually Asymmetric Innovation Development and Coopetition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategic Management Society – Extension Strategizing on Managing Coopetition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228442v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03228426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and selection of dynamic Bayesian Networks for non-stationary processes in real time</w:t>
               </w:r>
@@ -7713,1033 +7713,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formes de connaissance et compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Harbulot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Presses Universitaires de France, pp.177-188, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michael Polanyi : connaissance et liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Germain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands inspirateurs de la théorie des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : EMS, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Formes de connaissance et compétition</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning in coopetitive environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Yami, S. Castaldo, G. B. Dagnino &amp; F. Le Roy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopetition - Winning strategies for the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, MA., pp.74-97, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique de l'avantage coopétitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saïd Yami &amp; Frédéric Le Roy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies de coopétition - Rivaliser et coopérer simultanément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Boeck, Bruxelles, pp.81-99, 2010, Méthodes &amp; Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre en situation adverse: La logique de l'avantage co-opétitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Le Roy; S. Yami. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies de coopetition 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : De Boeck Université, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning in coopetitive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Le Roy; S. Yami; S. Castaldo; G.B. Dagnino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopetition: Winning strategies for the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Edgar Publishing, pp. 74-100, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information Crises and Crisis Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in : Marcia J. Bates and Mary Niles Maack (Eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia Of Library And Information Sciences (ELIS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Third Edition, Forthcoming 2009, pp.2409 - 2415, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/e-elis3-120043272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les semailles, la longue floraison et les rares fruits de la théorie des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Starbuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vandenberghe, C.; Rojot, J.; Roussel, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comportement organisationnel, Tome III: Théorie des organisations, motivation, engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles : De Boeck., pp.15-58, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Lies Behind Organizational Facades and How Organizational Façade Lie: An Untold Story of Organizational Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Abrahamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerard P. Hodgkinson; William H. Starbuck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Organizational Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.437, 2008, 9780199290468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199290468.003.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Strategies in Coopetitive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LE ROY Frédéric; YAMI Saïd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopetition : winning strategy for the XXIst century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Edgar pub. (Northampton), pp.125-145, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance et concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Le Roy; S. Yami. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management Stratégique de la Concurrence (2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Dunod, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Organizations Really Unlearn?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Ioan Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ron Day; Claire McInerney. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking KM: From Knowledge Management to Knowledge Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dordrecht, Springer Berlin Heidelberg, pp.125-146, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Harbulot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Presses Universitaires de France, pp.177-188, 2012</w:t>
+              <w:t xml:space="preserve">La main visible des puissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2e édition, Ellipses, pp.5-7, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...773 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228460v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03227806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Organizations Really Unlearn?</w:t>
               </w:r>
@@ -10389,51 +10389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.621.0062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hourbracq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.75-109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Kobeissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/ijc.1.2.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2014.09.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/e-elis3-120043273" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2009.024102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Starbuck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Barnett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Harbulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Forgues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.05.0021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.005.21-32" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228367v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228419v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01389562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_29" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keramidas Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54308-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morlet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauteret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hedberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhlef A." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Benvenuti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Dedijer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227705v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315185644-21" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315185644-21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ibert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.thiet.2014.01.0105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227736v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/e-elis3-120043272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abrahamson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199290468.003.0023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ioan Turc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Turc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230794v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230805v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230911v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Martre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.621.0062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hourbracq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.75-109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Kobeissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/ijc.1.2.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2014.09.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2009.024102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/e-elis3-120043273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Starbuck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Barnett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Harbulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Forgues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.05.0021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.005.21-32" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01389562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_29" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keramidas Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54308-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morlet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauteret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hedberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhlef A." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Benvenuti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Dedijer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227705v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315185644-21" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315185644-21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ibert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.thiet.2014.01.0105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227736v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227749v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/e-elis3-120043272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abrahamson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199290468.003.0023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ioan Turc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Turc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230794v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230805v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230911v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Martre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>