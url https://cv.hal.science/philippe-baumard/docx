--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1348,2930 +1348,2930 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymetric perspective on coopetitive strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Int. J. Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.6-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge: Tacit and Explicit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Library and Information Sciences, Third Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.3184 - 3194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/e-elis3-120043273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An asymmetric perspective on coopetitive strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (4), pp. 6-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An asymetric perspective on coopetitive strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (1), pp.6-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJESB.2009.024102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.6-22</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Asymmetric Perspective on Coopetitive Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 7 (No 4), pp. 6-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payoffs And Pitfalls Of Strategic Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Starbuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (1), pp. 7-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (4), pp. 6-22</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maîtrise de l’information dans les conflits asymétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Harbulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'études de la Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp. 63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vol. 7 (No 4), pp. 6-22</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies d’innovation des grandes firmes face à la coopétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Organisational Learning a Myth ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H Starbuck</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Institute of Management Research / Economic &amp; Social Research Council</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning From Failures: Why It May Not Happen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Starbuck</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael L Barnett</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Long Range Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (3), pp. 281-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoéconomie et stratégie des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tacit Knowledge in Professional Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (2), pp. 135-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El conocimiento en las organizaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista valenciana d' estudis autonòmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, (Ejemplar dedicado a: Sociedad del conocimiento), 37, pp. 3-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stratège, l’agent et le financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Échanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris: DFCG, 178, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article 2B du nouveau code de commerce uniforme: une prédation sur la plus grande industrie du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp. 79-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les guerres de connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Expansion Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence Stratégique aux États Unis: Mythe ou Réalité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (2), pp. 85-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité et conflits au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ géoéconomique: une approche épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 66 (1), pp. 7-21</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lorot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Baumard</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives historiques de l'intelligence économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Harbulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39, pp. 63-66</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'intelligence économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (1), pp. 50-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les stratégies d’innovation des grandes firmes face à la coopétition</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une école française de l'intervention. Commentaire de l'ouvrage Du mode d'existence des outils de gestion, sous la direction de J.C. Moisdon, Paris: Seli Arslan, 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 176</w:t>
+              <w:t xml:space="preserve">, 1997, No 114, pp. 136-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Is Organisational Learning a Myth ?</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État, conquête de marchés et géoéconomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (1), pp. 133-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information stratégique dans la grande organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2 (2), pp. 3-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étrange singularité de l'intérêt général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 108, pp. 123-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et développement de l’organisation imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management Technologie et Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management : Les Constructeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 110, pp. 56-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énoncé et le vécu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp. 134-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des organisations apprenantes? Les dangers de la consensualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Numéro spécial Les Chemins du Savoir de l’Entreprise, pp. 49-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet : un outil transnational au service du marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (2), 21-22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.05.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">William H Starbuck</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet : un outil transnational au service du commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5, pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.005.21-32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02926594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet: un outil transnational au service du commerce »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5, pp. 21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 6 (2), pp. 135-151</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oblique Knowledge: The Clandestine Work of Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherche DMSP, Université de Paris-Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, n° 228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001, (Ejemplar dedicado a: Sociedad del conocimiento), 37, pp. 3-20</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence financière: Ses dimensions tacites et explicites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échanges : bulletin de formation continuée des professeurs de français [Bulletin d'échange des professeurs de français]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Paris: Association Nationale des Directeurs Financiers et Contrôle de Gestion, 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris: DFCG, 178, pp.56-57</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From noticing to making sense: The use of intelligence in strategizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Intelligence and Counterintelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 7 (1), pp. 29-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 92</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de guerre économique sans cohésion : vers une communauté d'intelligence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp. 79-89</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concertation et culture collective de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines (1947)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Paris: Publications de l’École des Mines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (2)</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence économique et stratégique : Vers une culture collective de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'AFPLANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Paris: Association Française de la Planification d’Entreprise, 6, pp. 25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (1), pp. 50-65</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille Technologique: renseignements pris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier des Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (3)</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises et intelligence économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Almanach Jules Verne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (2), pp. 85-100</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Must one see without being seen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...1298 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230212v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03230206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4283,1131 +4283,1131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aligning Cyber-Doctrines, Crisis Response Organization in Troubled Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">St Andrews War in History Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Saint-Andrews, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se préparer à la pandémie globale du SARS-Cov2: la réalité épidémiologique et la guerre de l’information qui lui est afférente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de rentrée du Cercle national d’études de l’Académie du Renseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Militaire, Sep 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI-ML That Flies: Detection Experiments in Behavioral Incongruity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naval Postgraduate School Conference Series on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Monterey, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les missions élargies de la cyberdéfense pendant la crise globale 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la recherche stratégique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Sep 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Cyber Geopolitics on Industrial Convalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference CyDef 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More than Mere Clouds and their Abuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference 020 CIPI Cyber Strategic Dialogue Series “Blunt Lessons of Cyber Strategy and Stability”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Newport, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Systematic Bias in SIR Estimates of SARS-Cov2 Transmission: Distinguishing Between Primary Raw Data and their Interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosecurity R-Hackers Seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT-Harvard Working Group, Jul 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Saint-Andrews, United Kingdom</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustaining Reasonable Attention: Managing Information and Election Destabilisations in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyber Norms 7.0: Deterrence, Persistent Engagement, Cyber Stability, Economics, and World Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Science &amp; Artificial Intelligence Laboratory, Massachusetts Institute of Technology, Cambridge, Massachusetts, May 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cnam, Sep 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Determinants of Stability Congruence in Non-Stationary Tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIT – Roundtable on Military Cyberstability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Tokyo, Japan</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre réflexion stratégique et équipe transversale, la recherche internationale face aux enjeux sécuritaires de notre temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panel de la Conférence du Pôle Sécurité Défense du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Monterey, United States</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information and communication technologies to fight against terrorism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security Research NCP Network “SEREN4 Workshop; Helsinki Congress Paasitorni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École Militaire, Sep 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Foundations of Management Research: Introduction [Introduction de la Conférence de W.H. Starbuck]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How Employers’ Incentives Corrupted Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts &amp; Métiers, en coll. avec la Revue Française de Gestion, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Newport, United States</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hopes and Pitfalls of Scientific Applications of artificial intelligence in Cybersecurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Cybersécurité en coopération avec l’université Antwerpen – Résidence de Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of the Private Sector in the Governance of Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Society Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole supérieure de management et de la technologie (EMST – Berlin), Dec 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Helsinki, Finland</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redéfinir la stratégie au-delà de la coopération et de la concurrence : quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Annuelle de l’Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts &amp; Métiers, en coll. avec la Revue Française de Gestion, Oct 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overcoming the irreconcilabilities of innovative cooperation and competition between a start-up and large corporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abbé Grégoire Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228452v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03228419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do electric sheep dream of androids? Crises in cyber ARENAS</w:t>
               </w:r>
@@ -7713,1798 +7713,1798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Polanyi : connaissance et liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Germain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands inspirateurs de la théorie des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : EMS, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formes de connaissance et compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Harbulot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Presses Universitaires de France, pp.177-188, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Paris : EMS, 2012</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre en situation adverse: La logique de l'avantage co-opétitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Le Roy; S. Yami. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies de coopetition 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : De Boeck Université, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique de l'avantage coopétitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saïd Yami &amp; Frédéric Le Roy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies de coopétition - Rivaliser et coopérer simultanément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Boeck, Bruxelles, pp.81-99, 2010, Méthodes &amp; Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning in coopetitive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Le Roy; S. Yami; S. Castaldo; G.B. Dagnino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopetition: Winning strategies for the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Edgar Publishing, pp. 74-100, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning in coopetitive environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Yami, S. Castaldo, G. B. Dagnino &amp; F. Le Roy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopetition - Winning strategies for the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, MA., pp.74-97, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La logique de l'avantage coopétitif</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information Crises and Crisis Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in : Marcia J. Bates and Mary Niles Maack (Eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia Of Library And Information Sciences (ELIS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Third Edition, Forthcoming 2009, pp.2409 - 2415, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/e-elis3-120043272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les semailles, la longue floraison et les rares fruits de la théorie des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Starbuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vandenberghe, C.; Rojot, J.; Roussel, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comportement organisationnel, Tome III: Théorie des organisations, motivation, engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles : De Boeck., pp.15-58, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Lies Behind Organizational Facades and How Organizational Façade Lie: An Untold Story of Organizational Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Abrahamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerard P. Hodgkinson; William H. Starbuck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Organizational Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.437, 2008, 9780199290468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199290468.003.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Strategies in Coopetitive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saïd Yami &amp; Frédéric Le Roy. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, de Boeck, Bruxelles, pp.81-99, 2010, Méthodes &amp; Recherches</w:t>
+              <w:t xml:space="preserve">LE ROY Frédéric; YAMI Saïd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopetition : winning strategy for the XXIst century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Edgar pub. (Northampton), pp.125-145, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Apprendre en situation adverse: La logique de l'avantage co-opétitif</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance et concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Le Roy; S. Yami. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies de coopetition 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris : De Boeck Université, 2010</w:t>
+              <w:t xml:space="preserve">Management Stratégique de la Concurrence (2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Dunod, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edward Edgar Publishing, pp. 74-100, 2010</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Harbulot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La main visible des puissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2e édition, Ellipses, pp.5-7, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Organizations Really Unlearn?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Ioan Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ron Day; Claire McInerney. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking KM: From Knowledge Management to Knowledge Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dordrecht, Springer Berlin Heidelberg, pp.125-146, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Organizations Really Unlearn?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance tacite et formation des stratégies collectives agglomérées: une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Le Roy; S. Yami. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategies collectives. Rivaliser et coopérer avec ses concurrents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : EMS, pp. 101-134, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de puissance technologique des Nations : de la maîtrise des actifs critiques à la stratégie de dominance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Harbulot, D. Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France a-t-elle une stratégie de puissance économique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris: Lavauzelle, pp. 71-93, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins de la puissance dans une société post-spectaculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Harbulot; D. Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chemins de la puissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions Tatamis, pp.13-39, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de la connaissance organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perret, Véronique et Josserand, Emmanuel (Dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paradoxe: Penser et gérer autrement les organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris: Ellipses, pp. 129-146, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El conocimiento en las organizaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Oliver (Ed). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista valenciana d'estudis autonòmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nº Extra 37, pp. 3-20, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H Starbuck</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Allouche, P. Louart (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Economica, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites d’une économie de la guerre cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Harbulot, D. Lucas (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Editions Lavauzelle, p. 35-55, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overcoming the Limits to Growth of Imaginary Organizations: Balancing Knowledge and Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bo Hedberg, P. Baumard et A. Yakhlef (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managing Imaginary organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford: Elsevier Science, pp. 71-102, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-il réaliste d'étudier les mouvements stratégiques d'une firme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Bruxelles : De Boeck., pp.15-58, 2009</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Starbuck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Le Roy (Ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La concurrence : entre affrontement et connivence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris: Vuibert, pp. 191-208, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...932 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230324v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">hal-03230319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Are Organizational Cultures Going?</w:t>
               </w:r>
@@ -10389,51 +10389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.621.0062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hourbracq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.75-109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Kobeissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/ijc.1.2.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2014.09.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2009.024102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/e-elis3-120043273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Starbuck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Barnett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Harbulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Forgues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.05.0021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.005.21-32" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01389562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_29" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keramidas Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54308-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morlet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauteret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hedberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhlef A." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Benvenuti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Dedijer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227705v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315185644-21" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315185644-21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ibert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.thiet.2014.01.0105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227736v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227749v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/e-elis3-120043272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abrahamson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199290468.003.0023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ioan Turc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Turc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230794v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230805v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230911v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Martre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.621.0062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hourbracq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.75-109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Kobeissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/ijc.1.2.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2014.09.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard," TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/e-elis3-120043273" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2009.024102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Starbuck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Barnett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Harbulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Forgues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.05.0021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.005.21-32" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03230212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01389562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_29" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keramidas Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54308-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morlet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauteret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hedberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhlef A." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Benvenuti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Dedijer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227705v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315185644-21" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315185644-21" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ibert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.thiet.2014.01.0105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227736v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227753v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539567v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/e-elis3-120043272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abrahamson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199290468.003.0023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ioan Turc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Turc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230805v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230911v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03227691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Martre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>