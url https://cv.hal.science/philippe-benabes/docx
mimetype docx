--- v0 (2026-03-31)
+++ v1 (2026-05-14)
@@ -1807,1086 +1807,1073 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an ECG front-end considering ST segment distortion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Guénégo</w:t>
+                <w:t xml:space="preserve">Parallel TIADC calibration for intermittent signal conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108102⟩</w:t>
+              <w:t xml:space="preserve">2025 20th International Conference on PhD Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Taormina, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121723v1</w:t>
+                <w:t xml:space="preserve">hal-05619989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS readout circuit for a low shunt resistance IR photo-detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saman Fatima</w:t>
+                <w:t xml:space="preserve">Design of an ECG front-end considering ST segment distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guénégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Chouikha</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2023 IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Quito, Ecuador. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326284v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new algorithm for an incremental sigma-delta converter reconstruction filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Huang</w:t>
+                <w:t xml:space="preserve">A CMOS readout circuit for a low shunt resistance IR photo-detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Fatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Chouikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Kolar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3338852.3339839⟩</w:t>
+              <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326322v1</w:t>
+                <w:t xml:space="preserve">hal-03326284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compact Active Phaser with Enhanced Linearity of Group Delay for Analog Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Alberto de França Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nis, Serbia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TELSIKS46999.2019.9002018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Synthesis of Arbitrary Group Delay Filters for Integrated Analog Signal Processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">A new algorithm for an incremental sigma-delta converter reconstruction filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kolar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icecs.2018.8617912⟩</w:t>
+              <w:t xml:space="preserve">32nd SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Sao Paulo, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3338852.3339839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898793v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay estimation and measurement circuit for a high-speed CMOS clocked comparator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laugier</w:t>
+                <w:t xml:space="preserve">Design and Synthesis of Arbitrary Group Delay Filters for Integrated Analog Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Alberto de França Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 European Conference on Circuit Theory and Design (ECCTD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icecs.2018.8617912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ecctd.2017.8093261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657124v1</w:t>
+                <w:t xml:space="preserve">hal-01898793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog bandwidth mismatch compensation for time-interleaved ADCs using FD-SOI technology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+                <w:t xml:space="preserve">Delay estimation and measurement circuit for a high-speed CMOS clocked comparator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Cron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Circuits and Systems (ISCAS 2017) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050246⟩</w:t>
+              <w:t xml:space="preserve">2017 European Conference on Circuit Theory and Design (ECCTD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catania, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ecctd.2017.8093261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659299v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 14-b Two-step Inverter-based Σ∆ ADC for CMOS Image Sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisiaux</w:t>
+                <w:t xml:space="preserve">Analog bandwidth mismatch compensation for time-interleaved ADCs using FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Kolar</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Circuits and Systems (ISCAS 2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Baltimore, MD, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01646639v1</w:t>
+                <w:t xml:space="preserve">hal-01659299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new two-step Σ∆ architecture column-parallel ADC for CMOS image sensor</w:t>
+                <w:t xml:space="preserve">A 14-b Two-step Inverter-based Σ∆ ADC for CMOS Image Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
@@ -2917,2125 +2904,2147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SBCCI.2016.7724065⟩</w:t>
+              <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357892v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Methodology for a 460-MHz-GBW and 80-dB-SNR Low-Power Current-Mode Amplifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">A new two-step Σ∆ architecture column-parallel ADC for CMOS image sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kolar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2800986.2801020⟩</w:t>
+              <w:t xml:space="preserve">29th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belo Horizonte, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI.2016.7724065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222050v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mismatch calibration methods for high-speed time-interleaved ADCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization Methodology for a 460-MHz-GBW and 80-dB-SNR Low-Power Current-Mode Amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kolar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Salvador, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2800986.2801020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933982⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01103748v1</w:t>
+                <w:t xml:space="preserve">hal-01222050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1.62GS/s Time-Interleaved SAR ADC with fully digital background mismatch calibration achieving interleaving spurs below 70dBFS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Mismatch calibration methods for high-speed time-interleaved ADCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSCC 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSCC.2014.6757481⟩</w:t>
+              <w:t xml:space="preserve">NEWCAS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, Canada. pp.49 - 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075055v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency Theory of switched capacitors converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 1.62GS/s Time-Interleaved SAR ADC with fully digital background mismatch calibration achieving interleaving spurs below 70dBFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Todeschini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Benabes</w:t>
+                <w:t xml:space="preserve">Sarah Verhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Planat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAPS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSCC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Franscisco, United States. pp.386-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSCC.2014.6757481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952251v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A design methodology for delta-sigma converters based on solid-state passive filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency Theory of switched capacitors converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Planat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS 2013) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMAPS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tours, France. pp.CD-Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00862354v1</w:t>
+                <w:t xml:space="preserve">hal-00952251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nano quiescent current power management for autonomous Wireless sensor network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A design methodology for delta-sigma converters based on solid-state passive filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 20th International Conference on Electronics, Circuits, and Systems (ICECS 2013) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815539⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952300v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Optimization Methodology for CT Functions Based on a Modified Baysian Kriging Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nano quiescent current power management for autonomous Wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Planat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalin Tugui</w:t>
+                <w:t xml:space="preserve">Salvatore Tricomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Benassi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Urard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 19th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2012.6463652⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE 20th International Conference on Electronics, Circuits, and Systems (ICECS 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2013.6815539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771951v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Voltage Programmable Input Interface for Avionic Equipment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Optimization Methodology for CT Functions Based on a Modified Baysian Kriging Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Tugui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Canu</w:t>
+                <w:t xml:space="preserve">Romain Benassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Apostol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMTC'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 19th IEEE International Conference on Electronics, Circuits, and Systems (ICECS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Seville, Spain. pp.456-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2012.6463652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725448v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Modeling of CT Functions for Fast Simulations Using MATLAB-Simulink and VHDL-AMS Applied to Sigma-Delta Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A High Voltage Programmable Input Interface for Avionic Equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catalin Tugui</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Faura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Toillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2269-2272</w:t>
+              <w:t xml:space="preserve">IMTC'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Graz, Austria. pp.2464-2468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627372v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Multi-Stage Closed Loop Sigma Delta Modulator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Modeling of CT Functions for Fast Simulations Using MATLAB-Simulink and VHDL-AMS Applied to Sigma-Delta Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Tugui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.1379-1382</w:t>
+              <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2269-2272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627456v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Bandpass Charge Sampling Filters in Hybrid Filter Banks Converters for Cognitive Radio Applications</w:t>
+                <w:t xml:space="preserve">Generalized Multi-Stage Closed Loop Sigma Delta Modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gruget</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Fakhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Circuit Theory ans Design (ECCTD'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Linkoping, Sweden. pp.795-798</w:t>
+              <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.1379-1382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629347v1</w:t>
+                <w:t xml:space="preserve">hal-00627456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile input interface for avionic computers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Gatti</w:t>
+                <w:t xml:space="preserve">Optimization of Bandpass Charge Sampling Filters in Hybrid Filter Banks Converters for Cognitive Radio Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/AIAA, 30th digital Avionics Systems Conference (DASC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Seattle, United States. pp.7A3-1-7A3-11</w:t>
+              <w:t xml:space="preserve">20th European Conference on Circuit Theory ans Design (ECCTD'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Linkoping, Sweden. pp.795-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656577v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Level Modeling Framework for the Design and Optimization of Complex CT Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A versatile input interface for avionic computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Faura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Toillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catalin Tugui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International NEWCAS Conference (NEWCAS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.61-64</w:t>
+              <w:t xml:space="preserve">IEEE/AIAA, 30th digital Avionics Systems Conference (DASC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Seattle, United States. pp.7A3-1-7A3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627374v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Electronic Control Circuit of Piezo-Electric Resonators for sigma delta Modulator Loop in AMS Bi-CMOS 0.35μm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A High-Level Modeling Framework for the Design and Optimization of Complex CT Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Tugui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.45-48</w:t>
+              <w:t xml:space="preserve">9th IEEE International NEWCAS Conference (NEWCAS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538498v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-band multipath A to D converter for Cognitive Radio applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+                <w:t xml:space="preserve">Design of Electronic Control Circuit of Piezo-Electric Resonators for sigma delta Modulator Loop in AMS Bi-CMOS 0.35μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Javidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwave Workshop Series on RF Front-End for Software-Defined and Cognitive Radio applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Aveiro, Portugal. pp.1-4</w:t>
+              <w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523214v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Subband Hybrid Filter Banks ADCs with Finite Word-length Coefficients using Adaptive Equalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiguo Song</w:t>
+                <w:t xml:space="preserve">Wide-band multipath A to D converter for Cognitive Radio applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Symposium on Circuits and Systems (ISCAS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Microwave Workshop Series on RF Front-End for Software-Defined and Cognitive Radio applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Aveiro, Portugal. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00519674v1</w:t>
+                <w:t xml:space="preserve">hal-00523214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Complex Subband Hybrid Filter Banks A/D Converters using Adaptive Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Subband Hybrid Filter Banks ADCs with Finite Word-length Coefficients using Adaptive Equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Electronics, Circuits and Systems (ICECS'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Symposium on Circuits and Systems (ISCAS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.577-580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445339v1</w:t>
+                <w:t xml:space="preserve">hal-00519674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Equalization for Calibration of Subband Hybrid Filter Banks A/D Converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Complex Subband Hybrid Filter Banks A/D Converters using Adaptive Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th European Conference on Circuit Theory and Design (ECCTD'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Antalya, Turkey. pp.45-48</w:t>
+              <w:t xml:space="preserve">16th IEEE International Conference on Electronics, Circuits and Systems (ICECS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.399-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441201v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completely first order and tone free partitioned data weighted averaging technique used in a multibit delta sigma modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmaeil Najafi Aghdam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Abbasszadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 19th European Conference on Circuit Theory and Design (ECCDT'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Antalya, Turkey. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Band-Decomposition converters using Continuous-Time Sigma-Delta A/D Modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5054,443 +5063,460 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International NEWCAS Conference (NEWCAS-TAISA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France. 4 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS.2009.5290513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method to Synthesize and Optimize Band-Pass Delta-Sigma Modulators for Parallel Converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Javidan</w:t>
+                <w:t xml:space="preserve">Adaptive Equalization for Calibration of Subband Hybrid Filter Banks A/D Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-NEWCAS TAISA, Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 19th European Conference on Circuit Theory and Design (ECCTD'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Antalya, Turkey. pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270227v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-step Simulation of Continuous-Time sigma-delta Modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Beydoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE, ISCAS International Symposium on Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Seattle, United States. pp. 1886-1889, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2008.454810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00216031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of bandpass Continuous-Time Sigma-Delta Modulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Method to Synthesize and Optimize Band-Pass Delta-Sigma Modulators for Parallel Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Javidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NEWCAS TAISA Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.460378⟩</w:t>
+              <w:t xml:space="preserve">IEEE-NEWCAS TAISA, Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp. 197-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270239v2</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band-Pass Continuous-Time Delta-Sigma Modulators Employing LWR Resonators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast simulation of bandpass Continuous-Time Sigma-Delta Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-ICECS International Conference on Electronics, Circuits, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2008.4675054⟩</w:t>
+              <w:t xml:space="preserve">IEEE NEWCAS TAISA Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp. 289-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.460378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287352v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Noise Transfer Function of Extended-Frequency-Band-Decomposition sigma-delta A/D converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5509,642 +5535,733 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Oksman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-NEWCAS TAISA Traitement Analogique de l'Information, du Signal et ses Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp. 193-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.460354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing multibit DAC circuits errors by a simplified dynamic element matching algorithm used in delta-sigma converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esmaeil Najafi Aghdam</w:t>
+                <w:t xml:space="preserve">Band-Pass Continuous-Time Delta-Sigma Modulators Employing LWR Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Javidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ICEE - Iranian Conference on Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-ICECS International Conference on Electronics, Circuits, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, St Julians, Malta. pp. 1119-1122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2008.4675054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00222968v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sigma-Delta Converter with Adjustable Tradeoff between Resolution and Consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing multibit DAC circuits errors by a simplified dynamic element matching algorithm used in delta-sigma converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmaeil Najafi Aghdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guessab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Morocco. pp. 230-233</w:t>
+              <w:t xml:space="preserve">15th ICEE - Iranian Conference on Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Iran. pp. 70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00229753v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00222968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un convertisseur sigma-delta passif-actif bi-modes</w:t>
+                <w:t xml:space="preserve">A Sigma-Delta Converter with Adjustable Tradeoff between Resolution and Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guessab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque sur le Traitement Analogique de l'Information, du Signal et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Lyon, France. pp. 29-32</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Morocco. pp. 230-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00223007v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00229753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BANDPASS / WIDEBAND ADC ARCHITECTURE USING PARALLEL DELTA SIGMA MODULATORS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un convertisseur sigma-delta passif-actif bi-modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guessab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ESPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Italy. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">8ème Colloque sur le Traitement Analogique de l'Information, du Signal et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lyon, France. pp. 29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00229779v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00223007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hardware efficient 3-bit second-order dynamic element matching circuit clocked at 300MHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmaeil Najafi Aghdam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Island of Kos, Greece. pp.2977-2980, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2006.1693250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BANDPASS / WIDEBAND ADC ARCHITECTURE USING PARALLEL DELTA SIGMA MODULATORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th ESPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Italy. pp.CD-ROM Proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00229779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated System-Level Design for Reliability : RF front-end application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mourad Fakhfakh, Esteban Tlelo-Cuautle, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence in Analog and Mixed-Signal (AMS) and Radio-Frequency (RF) Circuit Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19872-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6154,408 +6271,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur analogique-numérique delta-sigma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2544374 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de mesure de tension électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1202685. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de traitement des signaux de sortie d'un capteur inductif de déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1202552. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur sigma-delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Fakhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2009150350 A9. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6702,51 +6819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05250308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tr&#233;lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.589" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03323962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01813-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaitre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2954705" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02525672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6468" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano V. Fonseca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Cron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio Pinto Baruqui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v13i1.8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisiaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1238-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2011.0313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00542287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guessab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9400-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/105C3447CAF80781BF1FC7659A01CFE5C17DB4A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beydoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00411141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oksman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9274-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kielbasa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04121723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Fatima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294945" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339839" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto de Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS46999.2019.9002018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2018.8617912" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laugier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecctd.2017.8093261" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050246" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010144" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800986.2801020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dortz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933982" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01075055v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verhaeren" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2014.6757481" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00952251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Todeschini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Planat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862354v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573617" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00952300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Milazzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tricomi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815539" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Tugui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Apostol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463652" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Toillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gatti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fakhoury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gruget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00538498v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00519674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Song" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Najafi Aghdam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Abbasszadeh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290513" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606355" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216031v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2008.454810" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270239v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.460378" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287352v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4675054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.460354" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00222968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00229753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00223007v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00229779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2006.1693250" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Ou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19872-9_13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00920991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dartois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00757621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00757624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00920972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Naviner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05250308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tr&#233;lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.589" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03323962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01813-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaitre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2954705" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02525672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6468" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano V. Fonseca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Cron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonio Pinto Baruqui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v13i1.8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisiaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1238-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2011.0313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00542287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guessab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9400-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/105C3447CAF80781BF1FC7659A01CFE5C17DB4A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00464857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beydoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00411141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oksman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9274-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00349963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kielbasa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20081036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05619989v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lapert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Charbonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203718" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04121723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Fatima" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294945" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto de Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS46999.2019.9002018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339839" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2018.8617912" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laugier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecctd.2017.8093261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050246" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01357892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724065" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800986.2801020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103748v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dortz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933982" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01075055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verhaeren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2014.6757481" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00952251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Todeschini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Planat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573617" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00952300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Milazzo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tricomi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815539" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Tugui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benassi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Apostol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463652" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725448v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Toillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gatti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fakhoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gruget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00627374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00538498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00519674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Song" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537530" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Najafi Aghdam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Abbasszadeh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290513" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216031v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2008.454810" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606355" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270239v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.460378" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.460354" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4675054" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00222968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00229753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00223007v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2006.1693250" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00229779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222066v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Ou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19872-9_13" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00920991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dartois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00757621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00757624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00920972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Naviner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>