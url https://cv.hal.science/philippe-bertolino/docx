--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-canonical role of ELN protects from cellular senescence by limiting iron-dependent regulation of gene expression</w:t>
+                <w:t xml:space="preserve">A homoeostatic switch causing glycerol-3-phosphate and phosphoethanolamine accumulation triggers senescence by rewiring lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Czarnecka-Herok</w:t>
+                <w:t xml:space="preserve">Khaled Tighanimine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kexin Zhu</w:t>
+                <w:t xml:space="preserve">José Américo Nabuco Leva Ferreira Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Flaman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Goehrig</w:t>
+                <w:t xml:space="preserve">Ivan Nemazanyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vernier</w:t>
+                <w:t xml:space="preserve">Alexia Bankolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Benarroch-Popivker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2024.103204⟩</w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.323-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-023-00972-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631521v1</w:t>
+                <w:t xml:space="preserve">hal-04511215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homoeostatic switch causing glycerol-3-phosphate and phosphoethanolamine accumulation triggers senescence by rewiring lipid metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A non-canonical role of ELN protects from cellular senescence by limiting iron-dependent regulation of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Américo Nabuco Leva Ferreira Freitas</w:t>
+                <w:t xml:space="preserve">Joanna Czarnecka-Herok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Nemazanyy</w:t>
+                <w:t xml:space="preserve">Kexin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Bankolé</w:t>
+                <w:t xml:space="preserve">Jean-Michel Flaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Goehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Benarroch-Popivker</w:t>
+                <w:t xml:space="preserve">Mathieu Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.323-342. </w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73, pp.103204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42255-023-00972-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2024.103204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511215v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft extracellular matrix drives endoplasmic reticulum stress-dependent S quiescence underlying molecular traits of pulmonary basal cells</w:t>
               </w:r>
@@ -904,628 +904,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and Therapeutic Implications of the Tumor Microenvironment in Pituitary Adenomas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of activin signalling reduces the growth of LβT2 gonadotroph pituitary tumours in mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasiljevic</w:t>
+                <w:t xml:space="preserve">Audrey Ziverec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bertolino</w:t>
+                <w:t xml:space="preserve">Perrine Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Raverot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mirela Diana Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Alcubierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endrev/bnac024⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ERC-22-0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113463v1</w:t>
+                <w:t xml:space="preserve">hal-04115686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Pla2r1 decreases cellular senescence and age‐related alterations caused by aging and Western diets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Goehrig</w:t>
+                <w:t xml:space="preserve">Pericyte stem cells induce &amp;lt;scp&amp;gt;Ly6G&amp;lt;/scp&amp;gt; &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; cell accumulation and immunotherapy resistance in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Flaman</w:t>
+                <w:t xml:space="preserve">Sophie Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Jaber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Griveau</w:t>
+                <w:t xml:space="preserve">Xinyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Gamradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.13971⟩</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202256524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225404v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pericyte stem cells induce &amp;lt;scp&amp;gt;Ly6G&amp;lt;/scp&amp;gt; &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; cell accumulation and immunotherapy resistance in pancreatic cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Thierry</w:t>
+                <w:t xml:space="preserve">Biological and Therapeutic Implications of the Tumor Microenvironment in Pituitary Adenomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela-Diana Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasiljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bachy</w:t>
+                <w:t xml:space="preserve">Philippe Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyi Zhang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérald Raverot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Endocrine reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (2), pp.297-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.202256524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/endrev/bnac024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047023v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of activin signalling reduces the growth of LβT2 gonadotroph pituitary tumours in mouse</w:t>
+                <w:t xml:space="preserve">Loss of Pla2r1 decreases cellular senescence and age‐related alterations caused by aging and Western diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Ziverec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Chanal</w:t>
+                <w:t xml:space="preserve">Amélie Massemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Goehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Raymond</w:t>
+                <w:t xml:space="preserve">Jean‐michel Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela Diana Ilie</w:t>
+                <w:t xml:space="preserve">Sara Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario de Alcubierre</w:t>
+                <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (3), </w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/ERC-22-0245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acel.13971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115686v1</w:t>
+                <w:t xml:space="preserve">hal-04225404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">scAN1.0: A reproducible and standardized pipeline for processing 10X single cell RNAseq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Diana Ilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Silico Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.11 - 21. </w:t>
@@ -1563,64 +1563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intratumoural spatial distribution of S100B + folliculostellate cells is associated with proliferation and expression of FSH and ERα in gonadotroph tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Diana Ilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasiljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,291 +1691,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the MEN1 dependent modulation of caspase 8 and caspase 3 in human pancreatic and murine embryo fibroblast cells</w:t>
+                <w:t xml:space="preserve">Lack of Tgfbr1 and Acvr1b synergistically stimulates myofibre hypertrophy and accelerates muscle regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nele Wagener</w:t>
+                <w:t xml:space="preserve">Michèle Mg Hillege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Buchholz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Andi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (1-2), pp.70-79. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10495-021-01700-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.77610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666683v1</w:t>
+                <w:t xml:space="preserve">hal-03766456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Tgfbr1 and Acvr1b synergistically stimulates myofibre hypertrophy and accelerates muscle regeneration</w:t>
+                <w:t xml:space="preserve">Exploring the MEN1 dependent modulation of caspase 8 and caspase 3 in human pancreatic and murine embryo fibroblast cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Mg Hillege</w:t>
+                <w:t xml:space="preserve">Nele Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andi Shi</w:t>
+                <w:t xml:space="preserve">Malte Buchholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Galli</w:t>
+                <w:t xml:space="preserve">Chang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Wu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pietro Di Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, </w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1-2), pp.70-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.77610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10495-021-01700-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766456v1</w:t>
+                <w:t xml:space="preserve">hal-03666683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EGFR-dependent aerotaxis is a common trait of breast tumour cells</w:t>
               </w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Gadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deygas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Hennino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2147,51 +2147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Teinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razan Abou Ziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (12), pp.1427-1430. </w:t>
@@ -2510,90 +2510,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLA2R1 promotes DNA damage and inhibits spontaneous tumor formation during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Huna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vindrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (2), pp.190. </w:t>
@@ -3435,90 +3435,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a conditional transgenic mouse model expressing human Phospholipase A2 Receptor 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Goehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Massemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3595,77 +3595,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moitza Principe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Diana Ilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ziverec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasiljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105 (11), pp.3459-3473. </w:t>
@@ -3837,90 +3837,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Microenvironment of Pituitary Tumors—Biological and Therapeutic Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Diana Ilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasiljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (10), pp.1605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4850,281 +4850,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition by chloroquine of the class II major histocompatibility complex-restricted presentation of endogenous antigens varies according to the cellular origin of the antigen-presenting cells, the nature of the T-cell epitope, and the responding T cell.</w:t>
+                <w:t xml:space="preserve">Invariant Chain Expression Similarly Controls Presentation of Endogenously Synthesized and Exogenous Antigens by MHC Class II Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lombard-Platlet</w:t>
+                <w:t xml:space="preserve">S. Lombard-Platet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Deng</w:t>
+                <w:t xml:space="preserve">C. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Gerlier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 148 (1), pp.60-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/cimm.1993.1091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475532v1</w:t>
+                <w:t xml:space="preserve">hal-02475535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Chain Expression Similarly Controls Presentation of Endogenously Synthesized and Exogenous Antigens by MHC Class II Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lombard-Platet</w:t>
+                <w:t xml:space="preserve">Inhibition by chloroquine of the class II major histocompatibility complex-restricted presentation of endogenous antigens varies according to the cellular origin of the antigen-presenting cells, the nature of the T-cell epitope, and the responding T cell.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lombard-Platlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gerlier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 80 (4), pp.566-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02475535v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c29f3adcd2cc47cd87dd7f158263bb4d72d101e1;origin=https://gitbio.ens-lyon.fr/LBMC/sbdm/scan10/;visit=swh:1:snp:c9664cb77fa2b68ce8ec656b4fca2cb6dd6b7e82;anchor=swh:1:rev:9b8ee5962601319e3c753d8ee59c231c94a484b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5707,51 +5707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela-Diana Ilie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Flores-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chanal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Samson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaf241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Makulyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Safwan&#8208;zaiter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Huna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mangelinck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Czarnecka-Herok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Flaman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vernier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103204" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Am&#233;rico Nabuco Leva Ferreira Freitas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nemazanyy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Benarroch-Popivker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00972-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733367v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubepart Marion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04373776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Gamradt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Masmoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasiljevic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endrev/bnac024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Flaman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13971" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256524" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ziverec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Diana Ilie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Alcubierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/isb-220252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chinezu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01321-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Wagener" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Buchholz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Fazio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-021-01700-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mg Hillege" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Shi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Galli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77610" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deygas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02514-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Luo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck&#8208;guillem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teinturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Abou Ziki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cac2.12217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03420591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beaulieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Attwe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Breau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00752-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck-Guillem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vacherot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01589-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03420490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03468-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karampelias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Rezanejad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rosko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Duan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23673-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Kassem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-021-06339-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Balas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prigent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mercier-Gouy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.612271" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3763" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudeline Alix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01067-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berthenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo Ferrer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fanfone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107731" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02865473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bihl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64863-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moitza Principe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa520" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nigri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cappello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101605" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Jaafar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-811X-11-55" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C Douglas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertolino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnavion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herath" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouponnot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.538" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hussein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Casse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontani&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Morera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asensio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trescol-Biemont M.C." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazekas de St Groth B." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Staschewski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trescol-Bi&#233;mont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Freisewinkel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schenck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lombard-Platlet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerlier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard-Platet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gimenez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cimm.1993.1091" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN6QH37-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911084v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c29f3adcd2cc47cd87dd7f158263bb4d72d101e1;origin=https://gitbio.ens-lyon.fr/LBMC/sbdm/scan10/;visit=swh:1:snp:c9664cb77fa2b68ce8ec656b4fca2cb6dd6b7e82;anchor=swh:1:rev:9b8ee5962601319e3c753d8ee59c231c94a484b6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04585211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03544671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela-Diana Ilie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Flores-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chanal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Samson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaf241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Makulyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Safwan&#8208;zaiter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Huna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mangelinck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Am&#233;rico Nabuco Leva Ferreira Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nemazanyy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Benarroch-Popivker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00972-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Czarnecka-Herok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Flaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733367v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubepart Marion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04373776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Gamradt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Masmoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ziverec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Diana Ilie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Alcubierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256524" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasiljevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endrev/bnac024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Flaman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/isb-220252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chinezu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01321-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mg Hillege" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Shi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Galli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77610" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Wagener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Buchholz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Fazio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-021-01700-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deygas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02514-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Luo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck&#8208;guillem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teinturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Abou Ziki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cac2.12217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03420591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beaulieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Attwe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Breau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00752-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck-Guillem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vacherot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01589-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03420490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03468-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karampelias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Rezanejad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rosko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Duan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23673-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Kassem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-021-06339-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Balas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prigent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mercier-Gouy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.612271" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3763" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudeline Alix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01067-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berthenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo Ferrer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fanfone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107731" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02865473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bihl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64863-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moitza Principe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa520" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nigri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cappello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101605" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Jaafar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-811X-11-55" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C Douglas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertolino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnavion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herath" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouponnot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.538" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hussein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Casse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontani&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Morera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asensio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trescol-Biemont M.C." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazekas de St Groth B." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Staschewski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trescol-Bi&#233;mont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Freisewinkel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schenck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard-Platet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerlier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cimm.1993.1091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN6QH37-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lombard-Platlet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deng" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911084v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c29f3adcd2cc47cd87dd7f158263bb4d72d101e1;origin=https://gitbio.ens-lyon.fr/LBMC/sbdm/scan10/;visit=swh:1:snp:c9664cb77fa2b68ce8ec656b4fca2cb6dd6b7e82;anchor=swh:1:rev:9b8ee5962601319e3c753d8ee59c231c94a484b6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04585211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03544671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>