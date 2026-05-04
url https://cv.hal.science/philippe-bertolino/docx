--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1691,291 +1691,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Tgfbr1 and Acvr1b synergistically stimulates myofibre hypertrophy and accelerates muscle regeneration</w:t>
+                <w:t xml:space="preserve">Exploring the MEN1 dependent modulation of caspase 8 and caspase 3 in human pancreatic and murine embryo fibroblast cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Mg Hillege</w:t>
+                <w:t xml:space="preserve">Nele Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andi Shi</w:t>
+                <w:t xml:space="preserve">Malte Buchholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Galli</w:t>
+                <w:t xml:space="preserve">Chang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Wu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pietro Di Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, </w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1-2), pp.70-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.77610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10495-021-01700-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766456v1</w:t>
+                <w:t xml:space="preserve">hal-03666683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the MEN1 dependent modulation of caspase 8 and caspase 3 in human pancreatic and murine embryo fibroblast cells</w:t>
+                <w:t xml:space="preserve">Lack of Tgfbr1 and Acvr1b synergistically stimulates myofibre hypertrophy and accelerates muscle regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nele Wagener</w:t>
+                <w:t xml:space="preserve">Michèle Mg Hillege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Buchholz</w:t>
+                <w:t xml:space="preserve">Andi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (1-2), pp.70-79. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10495-021-01700-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.77610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666683v1</w:t>
+                <w:t xml:space="preserve">hal-03766456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EGFR-dependent aerotaxis is a common trait of breast tumour cells</w:t>
               </w:r>
@@ -5707,51 +5707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela-Diana Ilie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Flores-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chanal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Samson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaf241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Makulyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Safwan&#8208;zaiter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Huna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mangelinck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Am&#233;rico Nabuco Leva Ferreira Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nemazanyy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Benarroch-Popivker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00972-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Czarnecka-Herok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Flaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733367v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubepart Marion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04373776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Gamradt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Masmoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ziverec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Diana Ilie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Alcubierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256524" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasiljevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endrev/bnac024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Flaman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/isb-220252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chinezu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01321-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mg Hillege" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Shi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Galli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77610" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Wagener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Buchholz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Fazio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-021-01700-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deygas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02514-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Luo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck&#8208;guillem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teinturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Abou Ziki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cac2.12217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03420591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beaulieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Attwe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Breau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00752-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck-Guillem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vacherot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01589-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03420490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03468-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karampelias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Rezanejad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rosko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Duan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23673-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Kassem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-021-06339-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Balas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prigent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mercier-Gouy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.612271" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3763" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudeline Alix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01067-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berthenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo Ferrer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fanfone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107731" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02865473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bihl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64863-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moitza Principe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa520" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nigri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cappello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101605" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Jaafar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-811X-11-55" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C Douglas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertolino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnavion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herath" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouponnot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.538" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hussein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Casse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontani&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Morera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asensio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trescol-Biemont M.C." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazekas de St Groth B." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Staschewski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trescol-Bi&#233;mont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Freisewinkel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schenck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard-Platet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerlier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cimm.1993.1091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN6QH37-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lombard-Platlet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deng" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911084v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c29f3adcd2cc47cd87dd7f158263bb4d72d101e1;origin=https://gitbio.ens-lyon.fr/LBMC/sbdm/scan10/;visit=swh:1:snp:c9664cb77fa2b68ce8ec656b4fca2cb6dd6b7e82;anchor=swh:1:rev:9b8ee5962601319e3c753d8ee59c231c94a484b6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04585211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03544671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela-Diana Ilie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Flores-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chanal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Samson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaf241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Makulyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Safwan&#8208;zaiter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Huna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mangelinck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Am&#233;rico Nabuco Leva Ferreira Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nemazanyy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Benarroch-Popivker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00972-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Czarnecka-Herok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Flaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733367v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubepart Marion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04373776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Gamradt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Masmoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ziverec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Diana Ilie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Alcubierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256524" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasiljevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endrev/bnac024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Flaman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/isb-220252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chinezu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01321-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Wagener" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Buchholz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Fazio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-021-01700-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mg Hillege" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Shi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Galli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77610" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deygas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02514-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Luo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck&#8208;guillem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teinturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Abou Ziki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cac2.12217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03420591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beaulieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Attwe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Breau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00752-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck-Guillem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vacherot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01589-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03420490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03468-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karampelias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Rezanejad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rosko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Duan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23673-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Kassem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-021-06339-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Balas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prigent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mercier-Gouy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.612271" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3763" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudeline Alix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01067-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berthenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo Ferrer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fanfone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107731" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02865473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bihl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64863-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moitza Principe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa520" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nigri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cappello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101605" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Jaafar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-811X-11-55" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C Douglas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertolino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnavion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herath" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouponnot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.538" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hussein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Casse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontani&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Morera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asensio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trescol-Biemont M.C." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazekas de St Groth B." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Staschewski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trescol-Bi&#233;mont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Freisewinkel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schenck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard-Platet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerlier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cimm.1993.1091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN6QH37-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lombard-Platlet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deng" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911084v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c29f3adcd2cc47cd87dd7f158263bb4d72d101e1;origin=https://gitbio.ens-lyon.fr/LBMC/sbdm/scan10/;visit=swh:1:snp:c9664cb77fa2b68ce8ec656b4fca2cb6dd6b7e82;anchor=swh:1:rev:9b8ee5962601319e3c753d8ee59c231c94a484b6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04585211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03544671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>