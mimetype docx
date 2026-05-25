--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2759,295 +2759,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced menin expression leads to decreased ERα expression and is correlated with the occurrence of human luminal B-like and ER-negative breast cancer subtypes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stroma Involvement in Pancreatic Ductal Adenocarcinoma: An Overview Focusing on Extracellular Matrix Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loay Kassem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yakun Luo</w:t>
+                <w:t xml:space="preserve">Sophie Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Malbeteau</w:t>
+                <w:t xml:space="preserve">Jonathan Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mercier-Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-021-06339-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.612271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666672v1</w:t>
+                <w:t xml:space="preserve">hal-03281971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroma Involvement in Pancreatic Ductal Adenocarcinoma: An Overview Focusing on Extracellular Matrix Proteins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Aubert</w:t>
+                <w:t xml:space="preserve">Reduced menin expression leads to decreased ERα expression and is correlated with the occurrence of human luminal B-like and ER-negative breast cancer subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razan Abou Ziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Prigent</w:t>
+                <w:t xml:space="preserve">Loay Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Mercier-Gouy</w:t>
+                <w:t xml:space="preserve">Lucie Malbeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190 (3), pp.389-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.612271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10549-021-06339-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281971v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncogene-Induced Senescence Limits the Progression of Pancreatic Neoplasia through Production of Activin A</w:t>
               </w:r>
@@ -3429,295 +3429,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a conditional transgenic mouse model expressing human Phospholipase A2 Receptor 1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune Landscape of Pituitary Tumors Reveals Association Between Macrophages and Gonadotroph Tumor Invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bihl</w:t>
+                <w:t xml:space="preserve">Moitza Principe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Diana Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ziverec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasiljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.8190. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (11), pp.3459-3473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64863-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgaa520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02865473v1</w:t>
+                <w:t xml:space="preserve">hal-03666638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Landscape of Pituitary Tumors Reveals Association Between Macrophages and Gonadotroph Tumor Invasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of a conditional transgenic mouse model expressing human Phospholipase A2 Receptor 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Goehrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moitza Principe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vasiljevic</w:t>
+                <w:t xml:space="preserve">Franck Bihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105 (11), pp.3459-3473. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.8190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgaa520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64863-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666638v1</w:t>
+                <w:t xml:space="preserve">inserm-02865473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stromal protein βig-h3 reprogrammes tumour microenvironment in pancreatic cancer</w:t>
               </w:r>
@@ -5707,51 +5707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela-Diana Ilie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Flores-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chanal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Samson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaf241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Makulyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Safwan&#8208;zaiter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Huna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mangelinck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Am&#233;rico Nabuco Leva Ferreira Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nemazanyy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Benarroch-Popivker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00972-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Czarnecka-Herok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Flaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733367v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubepart Marion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04373776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Gamradt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Masmoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ziverec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Diana Ilie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Alcubierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256524" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasiljevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endrev/bnac024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Flaman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/isb-220252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chinezu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01321-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Wagener" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Buchholz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Fazio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-021-01700-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mg Hillege" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Shi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Galli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77610" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deygas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02514-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Luo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck&#8208;guillem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teinturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Abou Ziki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cac2.12217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03420591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beaulieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Attwe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Breau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00752-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck-Guillem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vacherot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01589-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03420490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03468-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karampelias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Rezanejad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rosko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Duan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23673-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Kassem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-021-06339-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Balas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prigent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mercier-Gouy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.612271" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3763" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudeline Alix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01067-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berthenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo Ferrer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fanfone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107731" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02865473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bihl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64863-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moitza Principe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa520" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nigri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cappello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101605" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Jaafar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-811X-11-55" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C Douglas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertolino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnavion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herath" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouponnot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.538" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hussein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Casse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontani&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Morera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asensio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trescol-Biemont M.C." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazekas de St Groth B." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Staschewski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trescol-Bi&#233;mont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Freisewinkel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schenck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard-Platet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerlier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cimm.1993.1091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN6QH37-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lombard-Platlet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deng" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911084v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c29f3adcd2cc47cd87dd7f158263bb4d72d101e1;origin=https://gitbio.ens-lyon.fr/LBMC/sbdm/scan10/;visit=swh:1:snp:c9664cb77fa2b68ce8ec656b4fca2cb6dd6b7e82;anchor=swh:1:rev:9b8ee5962601319e3c753d8ee59c231c94a484b6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04585211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03544671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela-Diana Ilie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Flores-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chanal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepetit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Samson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaf241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Makulyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Safwan&#8208;zaiter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goehrig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Huna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mangelinck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Am&#233;rico Nabuco Leva Ferreira Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nemazanyy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Benarroch-Popivker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-023-00972-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Czarnecka-Herok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Flaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733367v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piecyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubepart Marion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04373776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Gamradt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Masmoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichong Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04115686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ziverec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Diana Ilie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Alcubierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0245" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202256524" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasiljevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertolino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Raverot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endrev/bnac024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Flaman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/isb-220252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chinezu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01321-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Wagener" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Buchholz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Di Fazio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-021-01700-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Mg Hillege" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Shi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Galli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77610" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Gadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deygas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02514-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Luo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck&#8208;guillem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Teinturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Abou Ziki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cac2.12217" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03420591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beaulieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Attwe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Breau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00752-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Decaussin-Petrucci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck-Guillem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vacherot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01589-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03420490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vindrieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-021-03468-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karampelias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Rezanejad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Rosko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Duan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23673-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Balas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prigent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mercier-Gouy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.612271" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay Kassem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-021-06339-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillaumond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-3763" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lasolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad-H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudeline Alix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnefille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01067-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berthenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Castillo Ferrer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Fanfone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107731" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moitza Principe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa520" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02865473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bihl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64863-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nigri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cappello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03666599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101605" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Jaafar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey de Larichaudy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chanon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Euthine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1478-811X-11-55" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomasset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C Douglas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertolino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hamze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnavion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herath" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouponnot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.538" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954464v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chuvin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Arfi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane M. Pommier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.02.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hussein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Casse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontani&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Morera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asensio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trescol-Biemont M.C." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazekas de St Groth B." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philgren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Staschewski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trescol-Bi&#233;mont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Freisewinkel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schenck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard-Platet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerlier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cimm.1993.1091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN6QH37-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lombard-Platlet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deng" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911084v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c29f3adcd2cc47cd87dd7f158263bb4d72d101e1;origin=https://gitbio.ens-lyon.fr/LBMC/sbdm/scan10/;visit=swh:1:snp:c9664cb77fa2b68ce8ec656b4fca2cb6dd6b7e82;anchor=swh:1:rev:9b8ee5962601319e3c753d8ee59c231c94a484b6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04585211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fauvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03544671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouanneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>