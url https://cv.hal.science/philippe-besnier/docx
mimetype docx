--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Besnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director, CNRSDeputy Director, IETR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Time Windowing Technique for Closed-Loop Circuit Cosimulation Using WR Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Moktarul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.852-866. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIA.2025.3636063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Europe 2025 Symposium in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electromagnetic Compatibility Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.44-47. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/memc.2025.11314892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-the-Air Emulation of Electronically Adjustable Rician MIMO Channels in a Programmable-Metasurface-Stirred Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Prod’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2024.3430108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Analysis of Radar Cross-Section Measurements in Reverberation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Charlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.51-68. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERB23062902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Implementation of Multiband SIW Bandpass Filters Based on In-Line Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2024.3392890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Estimation of Shielding Effectiveness Without Inner Sensor in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2023.3324033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Reversal Communications With Channel State Information Estimated From Impedance Modulation at the Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brahima Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.91119-91126. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3201559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Multiband Band-Pass Filters Based on Novel Associated Band-Stop Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL22011104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Antenna Gain Pattern Estimation From Backscattering Coefficient Measurement Performed Within Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariston Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (3), pp.2318-2321. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3111184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biased Estimation of Antenna Radiation Efficiency Within Reverberation Chambers Due to Unstirred Field: Role of Antenna Stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Krouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (10), pp.9742-9751. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2022.3177445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Control of the Shielding Effectiveness of Optically Transparent Screens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (3), pp.702-709. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3146245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Double-Sided FSS Absorbing Wall for Decoupling 5G Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faissal Merzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (2), pp.303-314. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3129368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Values and Risk Analysis: EMC Design Approach Through Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electromagnetic Compatibility Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.80-93. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMC.2021.9705309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse field cross-correlations: scattering theory and electromagnetic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (4), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.044204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Wave Control in Complex Media with Arbitrary Wavefronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brahima Brahima Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (19), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.193903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On‐Demand Coherent Perfect Absorption in Complex Scattering Systems: Time Delay Divergence and Enhanced Sensitivity to Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brahima Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.2000471. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202000471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Test Setup to Assess the Impact of EMI Produced by On-Board Electronics on the Quality of Radio Reception in Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdivall Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3072558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse field cross-correlation in a programmable-metasurface-stirred reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0039596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Multiband Bandpass Filters With Generalized Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (8), pp.3820-3831. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2021.3086835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Cross-Section Pattern Measurements in a Mode-Stirred Reverberation Chamber: Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariston Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (9), pp.5942 - 5952. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3060581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural composite laminate materials with low dielectric loss: Theoretical model towards dielectric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Parneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.100050. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2020.100050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of shielding effectiveness of optically transparent films by modification of the edge termination geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Croizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (6), pp.2431-2440. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.2982644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Stratification Based on Kriging Surrogate Model: An Algorithm for Determining Extreme Quantiles in Electromagnetic Compatibility Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.3837-3847. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2961851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure Assessment in Millimeter-Wave Reverberation Chamber Using Murine Phantoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (2), pp.121-135. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bem.22243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations of Electric and Magnetic Fields Due to the Presence of Materials in TEM Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Levant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.997-1006. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2928215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Parameter Variability in an Integrated Wireless Power Transfer System via Partial Least Squares Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Trinchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhavan Swaminathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.1795-1802. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2020.3002226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Uncertainty Quantification of the Quality Factor of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk R. Arnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.823-832. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2839345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Probability Density Function of the Electromagnetic Susceptibility from a Small Sample of Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.93 - 109. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/pierb18110703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Calibration of a mm-Wave Personal Exposure Meter for 5G Exposure Assessment in Indoor Diffuse Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Aminzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (12), pp.1264 - 1282. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-018-0533-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shielding effectiveness adjustment of planar mesh screen by fine-tuning metal thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Corredores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.239-241. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/joe.2018.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Impact of Many Design Parameters: The Case of a Realistic Electronic Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Simone Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2727961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Embedded Double Reference Transmission Line Theory Applied to Cable Harnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.981-990. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2754470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Main Factors of Uncertainty in a Microstrip Line Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Simone Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.61 - 72. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER18040607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Enhanced Transmission Line Theory Applied to Multiconductor Transmission Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (2), pp.518--528. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2016.2611672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of shielding effectiveness, optical transmission and sheet resistance of conducting films deposited on glass substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Corredores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (4), pp.1070-1078. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2654269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green's Function Retrieval with Absorbing Probes in Reverberating Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (21), pp.213902. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.213902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Dosimetry in a Mode-Stirred Reverberation Chamber in the 60-GHz Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (4), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2016.2550803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptive Controlled Stratification Method Applied to the Determination of Extreme Interference Levels in EMC Modeling With Uncertain Input Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.543-552. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2015.2510666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometry-based stochastic approach to emulate V2V communications’ main propagation channel metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessen Narrainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gatsinzi Ibambe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.455-461. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715001749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a mode-stirred reverberation chamber at millimeterwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (1), pp.12-21. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/temc.2014.2356712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of EMC Failure and Sensitivity Analysis With Regard to Uncertain Variables by Reliability Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (2), pp.274-282. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2378912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation method for the probability distribution of the quality factor of mode-stirred reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Arnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (8), pp.4199-4208. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2327642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Limiting Aspects of Transmission Line Theory and Possible Improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electromagnetic Compatibility Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMC.2014.6849549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the transmission line theory application with modified enhanced per-unit-length parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.257{270. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM13072308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating K-factor and Time Spread Parameters from a Transient Response of a Pulse Modulated Sine Wave in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (1), pp.380-389. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2012.2215831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Modeling of Crosstalk Between an Unshielded Twisted Pair Cable and an Unshielded Wire Above a Ground Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Page 183 - 194. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2206599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Binomial Model for Radiated Immunity Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krauthäuser Hans Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.683-691. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2231942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna directivity measurement in reverberation chamber from Rician K-factor estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (10), pp.5307-5310. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2272691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Band Time Reversal Efficiency Measurement : an Enhanced Method for Efficiency Characterization of UWB antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Haider Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3), pp.1657-1660. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2011.2180315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Channel Inter-tap Correlation on the V2X PHY Layer Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (2), pp.574-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Reversal Efficiency Measurement in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.2921-2928. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2012.2194631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Statistical Detection of Non-Ideal Field Distribution in a Reverberation Chamber Confirmed by a Simple Numerical Model Based on Image Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (7-8), pp.445-455. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-011-0260-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple approximation for envelope based K estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (3), pp.222 - 223. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.3251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the K-factor estimation for rician channel simulated in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (3), pp.1003-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of spatial correlation in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (24), pp.1319-1320. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2011.3180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-stirring efficiency of reverberation chambers based on Rician K-factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (20), pp.1114-1115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of a time-reversal ultra-wideband system in non-stationary channel environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Haider Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.468-475. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2010.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of Time Reversal UWB Communication System for High Data Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Haider Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lerosey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (5), pp.643-650. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2009.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperture Antenna Modeling by a Finite Number of Elemental Dipoles From Spherical Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (4), pp.1260-1268. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2010.2041157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Modeling Based on a Multiple Spherical Wave Expansion Method: Application to an Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2009.2036284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverberation Chamber Modeling Based on Image Theory: Investigation in the Pulse Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.778-789. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2010.2049576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced method for estimating direct-to-scattered ratio of rician channel in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.194-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of UWB Wheeler Cap and Reverberation Chamber to Carry out Efficiency Measurements of Narrow Band Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.332-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency measurement of UWB and UHF antennas in small cavities of arbitrary shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (9), pp.2193-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual band printed dipole antenna for IMT 2000 and 5 GHz WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2585-2587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate Equivalent Behavioral Model of Antenna Radiation Using a Mode-Matching Technique Based on Spherical Near Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.48 - 57. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2007.913080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate behavioral model of antenna radiation using a mode-matching technique based on spherical near-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency measurement of UWB antennas using time reversal in reverberation chambers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.1002-1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the effective sample size to select independent measurements in a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.227-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure pour l'évaluation de la compatibilité électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7/1-4, pp.11-37. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/i2m.7.11-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced method for estimating number of independent samples available with stirrer in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (16), pp.861-862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of reverberation chamber measurements through high-power goodness-of-fit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (4), pp.745-755. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2007.908290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic topology : an additional interaction sequence diagram for transmission line networks analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48 (4), pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (195)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Range Improvement of Non Invasive Shielding Effectiveness Measurement Using a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romero de la Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased Estimation of Reverberation Chamber Quality Factor Using Frequency Sweep Only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.739-744, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Estimation of the Effective Sample Size Based on the Central Limit Theorem in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anyela Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Fernandez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium On Electromagnetic Compatibility - Emc Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1270-1275, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode-Based Multi-Trojan RF Retroreflector Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aïnhoa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium On Electromagnetic Compatibility - Emc Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Enhancement of a Non-Invasive Shielding Effectiveness Measurement Method in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium On Electromagnetic Compatibility – EMC Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruges, Belgium. pp.1118-1122, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/emceurope59828.2024.10722533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality factor in reverberation chambers: estimation bias and possible corrective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Visdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CEM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Angers, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow Cylinder Radar Cross-Section Pattern Measurement in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Charlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Input Space Sampling Combined with Kriging-Partial Least Square Regression for EMC Risk Analysis at PCB Level with Many Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility - EMC Europe, EMC Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Cross-Section Pattern Measurement of a Complex Target in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Radar Conference, EuRAD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany. pp.22-25, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuRAD58043.2023.10289341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus Electrocardiogram: Vulnerability of SoC-FPGA Internal AXI Bus to Electromagnetic Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Myat Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility - EMC Europe, EMC Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, Poland. Paper ID: 249, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des couches conductrices sur les performances d’une antenne fabriquée en matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2023 “17èmes Journées de Caractérisation Microondes et Matériaux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tours, France. pp. 65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Techniques for Defining Routing Rules for PCB Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 27th Workshop on Signal and Power Integrity (SPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aveiro, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI57109.2023.10145545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-activation de blindages electromagnetiques optiquement transparents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2023 “21ème Colloque International et Exposition sur la Compatibilité ElectroMagnétique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating Fast-Fading Rician Wireless Environments with Electronically Adjustable K-Factors in a Programmable-Metasurface-Stirred Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Metamaterials, Photonic Crystals and Plasmonics, META 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.853-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You only Get One-Shot: Eavesdropping Input Images to Neural Network by Spying SoC-FPGA Internal Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Myat Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Availability, Reliability and Security, ARES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Benevento, Italy. pp.31, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3600160.3600189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne 5G en structure composite sandwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Antenna Radiation Pattern Measurement From Backscattering Coefficient in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariston Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfy Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.314-317, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-activated Electromagnetic Shield Upon High Intensity Radiated Field Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility (EMC Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE51680.2022.9901144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient EMC Risk Analysis of PCB Using Iterative Surrogate-Model Enrichment and Morris Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Azanowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility (EMC Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE51680.2022.9901313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances d’une antenne LoRa fabriquée en matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESCRIPTION D’UNE METHODE EXPERIMENTALE PERMETTANT DE QUALIFIER LES SEUILS DE SENSIBILITE DES RECEPTEURS FM EN PRESENCE D’INTERFERENCES PAR VOIE RAYONNEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdivall Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radar Cross Section Measurement Within Mode-Stirred Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariston Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouliguen Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la probabilité de défaillance basée sur la méthode krigeage - stratification contrôlée pour l'analyse des contraintes extrêmes et sur l'inférence statistique de la susceptibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Results Analysis Using Statistical Comparison Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Serpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Symposium on Electromagnetic Compatibility (EMC), Signal and Power Integrity (SIPI) and EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Raleigh, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMC/SI/PI/EMCEurope52599.2021.9559369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive Optimal Coupling Upon Detection of a Local Change of Impedance in a Cable Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brahima Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Joint EMC/SI/PI and EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-monostatic Radar Cross-Section Measurement in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Radar Conference (EuRAD) / European Microwave Week (EuMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuRAD50154.2022.9784577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite laminate materials with low dielectric loss: theoretical model and dielectric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Parneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAFM UCLA 2021 “American Association for Advances in Functional Materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Los Angeles, United States. 1 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Distributed Exposure Meters for the mm-Wave Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aminzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar cross-section measurement in reverberation chamber to assess the performance of an absorbing FSS structure in the 3.5 GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faissal Merzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2021 “XXXIV General Assembly and Scientific Symposium (GASS) of the International Union of Radio Science (Union Radio Scientifique Internationale-URSI)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy. 1 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on unstirred path effects on antenna characterization in non-chaotic reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Krouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Labdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 thin films as electromagnetic shields with dynamic effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 2021 “17èmes Journées de la Matière Condensée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France. 1 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d'une méthode expérimentale permettant de qualifier les seuils de sensibilité des récepteurs FM en présence d'interférences par voie rayonnée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdivall Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la surface équivalente radar en chambre réverbérante : impact de la position du brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariston Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité de rayonnement d'antennes en chambre réverbérante : impact de l'estimation de l'efficacité de l'antenne de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Krouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 thin film as a temperature activated electromagnetic shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC+SIPI 2021 Virtual "2021 joint IEEE International Symposium on Electromagnetic Compatibility, Signal &amp; Power Integrity, and EMC Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Glasgow, United Kingdom. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Quad-band Band-Pass Filter Employing Dual-Mode Band-Stop Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Filter Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Parameter Variability in Integrated Devices by Partial Least Squares Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Trinchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio G Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhavan Swaminathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 24th Workshop on Signal and Power Integrity (SPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Parameter Variability in Integrated Devices by Partial Least Squares Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trinchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swaminathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Workshop On Signal and Power Integrity, SPI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cologne, Germany. pp.9218175, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI48784.2020.9218175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of failure using the Kriging - Controlled stratification method and statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC EUROPE 2020 - International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites stratifiés à faibles pertes diélectriques : Modèle théorique et caractérisations diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Parneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2020 “16èmes Journées de Caractérisation Microondes et Matériaux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulouse, France. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Antenna Radiation Efficiency Measurement Techniques in Reverberation Chamber Using or Not a Reference Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Krouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact absorbing FSS structure for antenna decoupling in the 5G 3.5 GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faissal Merzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Cross Section Measurement within Reverberation Chamber: Stirrer position issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariston Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Sext-Band Band-Pass Filter with Non-Coupled Structure Based on Multi-Shorted-Stub Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Asia-Pacific Microwave Conference (APMC2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blindage CEM optiquement transparent à ajustement dynamique en efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants, SAFRAN Electronics &amp; Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Test Bench for Measuring the Sensitivity Threshold of FM Receivers in the Presence of Interference Through Direct Injection of the Radio Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdivall Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (virtual), Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Kriging and Controlled Stratification to Identify Extreme Levels of Electromagnetic Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility, EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and loading effects on performances of mode-stirred reverberation chambers: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rosnarho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcontroller Sensitivity to Fault-Injection Induced by Near-Field Electromagnetic Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEMC 2019 - Asia-Pacific International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sapporo, Japan. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Surrogate Models for Extreme Quantile Estimation in the Context of EMC Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blindage CEM optiquement transparent à ajustement dynamique en efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctrorants, SAFRAN Electronics &amp; Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Eragny-sur-oise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction Indicators Taking into Account the Measurement and Computation Uncertainties for the Comparison of Data in Electromagnetics: Motivations and Scheduled Tasks of the French National Working Group CDIIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maze-Merceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Etchessahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Microstrip Line Parameters on Total Radiated Power Through Surrogate Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Azanowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility, EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SAMCOM : systèmes communicants intégrés en parois composites de véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Parneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2019 ‘24e Congrès Français de Mécanique’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France. 2 p. / cfm2019.sciencesconf.org/282024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de critères permettant la comparaison de données entachées d'incertitude proposés par le Groupe de réflexion CDIIS du GdR Ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Etchessahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Average Absorption Cross Section of a Skin Phantom in a mm-Wave Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Aminzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence statistique du niveau de susceptibilité électromagnétique à partir de tests effectués sur quelques exemplaires d'un équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2018 “19ème Colloque International et Exposition sur la Compatibilité ElectroMagnétique”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Electric-Field Measurement Disturbances Brought by Probe Supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rosnarho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8484993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of SiP based integrated voltage regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Torun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE Workshop on Signal and Power Integrity, SPI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brest, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2018.8401677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Probability Distribution of the Electromagnetic Susceptibility of Equipment from a Limited Set of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/emceurope.2018.8485108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Exposure Assessment in Indoor Environments Using A 60 GHz Personal Exposure Meter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Aminzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEM2018 Joint Meeting of The Bioelectromagnetics Society (BEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la vraisemblance de résultats issus de différents outils de simulation numérique de la CEM de cartes électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Azanowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2018 “19ème Colloque International et Exposition sur la Compatibilité ElectroMagnétique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt en couche mince de blindage électromagnétique préservant la transparence optique de substrats de verre : ajustement des performances par modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Corredores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dupeyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2018 “19ème Colloque International et Exposition sur la Compatibilité ElectroMagnétique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating radar cross-section of canonical targets in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility - EMC EUROPE, EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.8094795, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of V2V Communications in Various Propagation Channels: Assessing Antenna Performance in Terms of PER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessen Narrainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de surface équivalente radar de cibles élémentaires en chambre réverbérante : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes & technologies antennaires de rupture en matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Assises de la Recherche et de l’Innovation des Côtes d’Armor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating radar cross-section of canonicals targets in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk analysis of printed circuits with many uncertain parameters using sparse polynomial chaos metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a printed circuit board with many uncertain variables by sparse polynomial chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave, and Terahertz Applications, NEMO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO.2017.7964274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reversal with absorbing antennas in a mode-stirred reveberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Workshop on Metrology for Aerospace, MetroAeroSpace 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. pp.156--160, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroAeroSpace.2016.7573204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane wave coupling to an aerial electrical cable. Assessment of extreme interference levels with the controlled stratification method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puybaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2016.7739199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dosimétrique d'une chambre réverbérante à brassage de modes dans la bande 60 GHz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France. pp.388-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation Issues within transmission line modeling in high frequency regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France. pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure de l'efficacité de rayonnement en chambre réverbérante basée sur l'estimation du facteur de qualité composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France. pp.343-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reverberation Chamber for Animal Exposure at Millimeter Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Dielectric Properties of Materials with High Water Content at Millimeter Waves using a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance requirements revisited for the calibration of chaotic reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France. pp.359-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fonction de Green entre deux antennes en réception en chambre réverbérante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blindages électromagnétiques à forte transparence optique à l'aide de dépôts de films minces sur substrats diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Corredores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM CEM SAFRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau R7 – SAFRAN Tech, Nov 2016, SACLAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna efficiency measurement from quality factor estimation in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave conference (EUMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of the Statistical Energy Analysis for coupled reverberant rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Kovalevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin S Langley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source stirring analysis in a reverberation chamber based on modal expansion of the electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various estimations of composite Q-factor with antennas in a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition de diffuseurs pour l'ajustement des caractéristiques d'un canal de propagation simulé dans un contexte V2V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Narrainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gatsinzi Ibambe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The controlled stratification method to estimate extreme quantiles in the field of EMC modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple electromagnetic modeling scenarios emulating typical propagation channels for V2V communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Narrainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gatsinzi Ibambe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation in Wireless Communications (APWC), 2015 IEEE-APS Topical Conference on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APWC.2015.7300167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of extreme interference levels computed from reliability approaches: Application to transmission lines with uncertain parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC Europe), 2014 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6930985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation pattern measurements in reverberation chamber based on estimation of coherent and diffuse electromagnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2014 IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELE DE HILL APPLIQUE A LA DETERMINATION DE LA SURFACE EQUIVALENTE D'UN MATERIAU ABSORBANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE FIABILISTE DANS UN CONTEXTE CEM. EXEMPLE D'APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the lowest usable frequency of a frequency-stirred reverberation chamber using modal density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC Europe), 2014 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6930914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION SIMPLIFIEE DE L'IMPACT DE LA PRESENCE D'UN ECRAN NON PARFAITEMENT CYLINDRIQUE SUR LA CONVERSION EN MODE COMMUN D'UNE LIGNE BIFILAIRE TORSADÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured probability distribution of the quality factor of a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Arnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC Europe), 2014 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation dune chambre réverbérante à brassage de modes en ondes millimétriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modal analysis to evaluate the contribution of metamaterials to the improvement of reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divitha Seetharamdoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC Europe), 2014 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of failure probability of the end induced current depending on uncertain parameters of a transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and Scientific Symposium (URSI GASS), 2014 XXXIth URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Transmission Line Theory: Frequency-Dependent Line Parameters And Their Insertion in a Classical Transmission Line Equation Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium. pp.326-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un dispositif de découplage d'antennes montées sur une paroi plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk analysis in complex aeronautical bundle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium. pp.Page 253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of V2X Prototypes Performance. Comparison with Simulation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden. pp.1432-1435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity Gain for Rician and Rayleigh Environments in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brugge, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple Conducting Wire for Decoupling Neighbouring Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC EUROPE BRUGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruge, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the transmission line theory application: Approximation errors quantification and relevance of remedial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Current Distribution Induced on a Victim Wire by a Differential Voltage Source onto a Twisted Pair Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Approach to Susceptibility Measurement in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Singapore, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTRICTIONS POTENTIELLES DE L'APPLICATION DE LA THEORIE DES LIGNES DE TRANSMISSION: QUANTIFICATION DES ERREURS D'APPROXIMATION ET INTERET DES APPROCHES CORRECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International sur la Compatibilité Electromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.1A-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk Inside a Bundle with Unshielded Twisted Pair Cables and a Single Wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Uncertainty Budget in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse théorique et expérimentale du couplage entre une paire torsadée non-blindée et un câble monofilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of a Time Reversal System : From Ultra Wide Band to Narrow Bandwidths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Haider Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Prediction of the Average Absorbing Cross Section of Materials from Coherence Bandwidth Measurements in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility (EMC EUROPE), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of immunity testings in a mode tuned reverberation chamber with Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venise, Italy. pp.Session 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rician channels in RC: statistical uncertainty of K estimations versus K fluctuations due to unstirred paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical estimation of antenna gain from measurements carried out in a mode-stirred reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of Weibull fading for V2X communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS Telecommunications (ITST), 2011 11th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, St Peterburg, Russia. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2011.6060167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de l'onde cohérente d'une mesure en chambre réverbérante. Principes et applications potentielles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hybride par la modélisation électromagnétique des interactions en champ proche et en champ lointain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Interaction des ondes électromagnétiques avec des cibles ou/et le milieu naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical uncertainties due to the directivity of an EUT when testing its immunity in an anechoic chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, York, United Kingdom. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbing Material Characterization in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Int. Symposium on Electromagnetic Compatibility (EMC Europe 2011), York, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, York, United Kingdom. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the pulse regime in a reverberation chamber with a model based on image theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on EMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Fort Lauderdale, United States. pp.520-525, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2010.5711330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved estimation of the K-factor for Rician channels emulation in a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the generation of industrial bundles through a random process under realistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2010 9th International Symposium on EMC joint with 20th International Wroclaw Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. page 97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperture antenna modelling by a finite number of elemental dipoles from truncated spherical field measurement: Experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2010 Proceedings of the Fourth European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Analysis of the Behavior of a Reverberation Chamber in the Frequency Domain with a Model Based Upon Image Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on EMC and 20th International Wroclaw Symposium on Electromagnetic Compatibility, Wroclaw, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du facteur K caractéristique des canaux de propagation reproduits en chambre réverbérante à brassage de modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journéées Scientifiques du Club EEA, GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-factor as an accurate estimator of the stirring efficiency in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9TH INTERNATIONAL SYMPOSIUM ON EMC JOINT WITH 20TH INTERNATIONAL WROCLAW SYMPOSIUM ON EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude quantitative des phénomènes de résonance électromagnétique pour un projet véhicule -La méthode FSV comme outil d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tapigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benhassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un essai de sensibilité du système radio FM sur véhicule en base sphérique multi-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lardjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Magnétique (CEM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of channel modeling on V2X physical layer performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.5 PAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation fine du facteur K en chambre réverbérante pour l'évaluation de la directivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre DGA, recherche et innovation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une chambre Réverbérante basée sur la théorie des images : étude en régime pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2010, 15ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une chambre réverbérante basée sur la théorie des image: étude en régime pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'IETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité des systèmes de transports : analyse des couplages par ouverture en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoëppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Kosdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la charge sur la statistique des mesures en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rosnarho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dorgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation fine du facteur K en chambre réverbérante pour l'évaluation de la directivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of infinitesimal dipoles and the spherical wave expansion for planar antennas modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2010 Proceedings of the Fourth European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de méthodes expérimentales de simulation de canaux de propagation en chambre réverbérante à brassage de mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'IETR, Rennes : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Resonances in Complex Structures : Case of a Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tapigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Zurich Symposium on Electromagnetic Compatibility (EMC Zurich 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland. pp.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a specific test methodology to assess the radiated behavior of a data transmission from beacon to train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssaf Balghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Zurich Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland. pp.433-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of efficiency measurements for narrow band antennas using UWB Wheeler Cap and Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2009 3rd European Conference on Antennas And Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of tolerance requirements adapted for the calibration of a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Zurich 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure temporelle d'efficacité d'antennes large bande en cavité réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres réverbérantes : théories et applications Journée Thématique GDR ONDES GT6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Institut Henri Poincaré (IHP), Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting independent samples of electromagnetic measurements: the effective sample size concept and its estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET/NPL Event, Statistical Methods for Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle temporel d'une chambre réverbérante basé sur la théorie des images : étude en régime pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes "Interférences d'ondes" (Assemblée Générale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Time Variant Channel on Time Reversal UWB System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Haider Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global communications conference (GLOBECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambres réverbérantes en CEM : Evaluation et contrôle de l'incertitude de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Champ proche optique, THz, et micro-ondes, &amp; Compatibilité électromagnétique, GdR Ondes, EPFL, Lausanne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du facteur K pour la caractérisation de l'efficacité de brassage en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée spéciale du GdR Ondes sur les chambres réverbérantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying stirred and unstirred components in reverberation chamber with appropriate statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Austin, Texas, United States. pp.182-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Reversal UWB Communication: Experimental Study for High Data Rates in Dense Multipath Propagation Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Haider Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Le Rosey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mosharaka International Conference on Communications, Propagation and Electronics - CCS: Communications Circuits and Systems, (MIC-CPE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Amman, Jordan. pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du rendement d'antennes UHF multi-accès dans une cavité de dimensions réduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Statistical Uncertainty of Measurements in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Kyoto 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle temporel d'une chambre réverbérante basé sur la théorie des images pour une étude du comportement en régime pulsé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée chambre réverbérante du GDR Ondes - GT6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer performance analysis of V2V communications in high velocity context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, (ITST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.ITST 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des essais en immunité en chambre anéchoïque et en chambre réverbérante : problématique de la directivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Champ proche optique, THz, et micro-ondes, &amp; Compatibilité électromagnétique, GdR Ondes, EPFL, Lausanne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Measurements Facilities and Needs in IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Assist, meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Measurement of UWB Antennas Using Time Reversal in Reverberation Chamber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure d'efficacité d'antennes ULB en Chambre Réverbérante utilisant le Retournement Temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes GT1-3 et Inter-groupe ONDES ISIS - Retournement temporel et méthode d'imagerie non itératives pour la caractérisation des milieux et des objets - ESPCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique fine de différents environnements électromagnétiques en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d'URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of frequency and mechanical stirring efficiency in a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hambourg, Germany. pp.297-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de gabarits adaptés au calibrage des chambres réverbérantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è Colloque International sur la Compatibilité Electromagnétique - CEM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna size sensitivity on the statistic of received power measurements in a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mode identification procedure for the determination of equivalent radiation sources from near-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on electromagnetic near-field measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint Louis, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure temporelle d'efficacité d'antennes ULB en Chambre Réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes, "Interférences d'ondes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Measurement of UWB Small Antennas in Reverberation Chamber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom. pp.Proceeding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AR models to estimate the number of independent samples available with stirrer rotation in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster, GdR Ondes, "Interférences d'ondes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00229711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the size of the antenna on measurements distribution in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Zurich 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Munich, Germany. pp.461-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna modelling by infinitesimal dipoles based on near field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2007, 2nd European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using autoregressive models to estimate the number of independent samples available with stirrer rotation in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Zurich 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Munich, Germany. pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation and validation of spherical neard-field techniques for vehicle-mounted antenna measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lardjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2007, 2nd European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-band printed dipole antenna for Imt-2000 and 5-GHz Wlan applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technolgy (EuWT 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Printed Dipole Antenna for IMT-2000 and 5-GHz WLAN Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antenna and Propagation, EuCAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France. pp.PA2-289287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle comportemental du rayonnement électromagnétique d'équipements électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International sur la Compatibilité Electromagnétique (CEM06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint-Malo, France. pp.270-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation empirique et contrôle de l'incertitude de mesure en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International sur la Compatibilité Electromagnétique (CEM06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint-Malo, France. pp.148-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small and Ultra Wide Band Antennas : A new challenge for characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP (EUropean Conference on Antennas and Propagation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le graphe d'ordre de couplage pour l'étude des systèmes câblés : fondements théoriques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International sur la Compatibilité Electromagnétique (CEM06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint-Malo, France. pp.202-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et validation d'un procédé de mesure cylindrique-sphérique dans une base champ proche sphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Ziyyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée pour les journées du groupe thématique champ proche du GDR ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an additional interaction sequence diagram to perform approximate modelling of electromagnetic interferences among complex wirings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIth URSI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, New-Delhi, India. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of antennas for testing ElectromagNetic compatibility of Automative electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Grunfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12iemes ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Size reduced configurations of printed Quadrifilar Helix Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Letestu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Antenna Technology : Small Antennas and Novel Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Singapore. pp.326-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of radiation efficiency measurements in reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Antenna Technology and And Applied ElectroMagnetics ANTEM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controling measurement reproducibility and uncertainty in reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, CHICAGO, United States. pp.562-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipôles large bande en V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of efficiency measurement methods for small antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Antennas Technology and Applied Electromagnetics (ANTEM 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Saint Malo, France. pp.438-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes hélices quadrifilaires imprimées compactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Letestu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le graphe d'ordre de couplage comme outil de décomposition topologique associé au calcul des interactions électromagnétiques sur faisceaux de câbles arborescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept d'évaluation externe de l'efficacité de blindage d'un boîtier éléctronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic interference among cables and interconnections : approximations through hierarchical graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Sendai, Japan. pp.501-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation équivalente du rayonnement électromagnétique de boîtier électronique : Une approche physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moudher Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference propagation through cables : a coupling order graph bases analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC ESA CNES Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Noordwijk, Netherlands. pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological breakdown at wiring level : calculations through graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Eindhoven, Netherlands. pp.582-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation champ proche pour une meilleur optimisation des performances des antennes intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Telecom 2003 &amp; 3ièmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shielding Effectiveness External Evaluation Concept for Small Enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE/Wiley, pp.400, 2011, P.N.Favennec</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chambres réverbérantes en électromagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier. Hermes Lavoisier, pp.420, 2010, Collection Telecom, P.N Favennec</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chambres réverbérantes en électromagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publication, 422 p., 2010, ISBN 978-2-7462-2592-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of electromagnetic reverberation chambers and their simulation through time domain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Time Domain Modeling for Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution of Engineering and Technology, pp.435-465, 2022, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/SBEW550E_ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From material absorption to dosimetry for exposure of animals in reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Reverberation Chambers: Recent advances and innovative applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution of Engineering and Technology; Institution of Engineering and Technology, pp.175-204, 2021, 9781785619311. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/SBEW544E_ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar cross-section estimation in reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Reverberation Chambers: Recent advances and innovative applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution of Engineering and Technology; Institution of Engineering and Technology, pp.261-284, 2021, 9781785619311. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/SBEW544E_ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement for the evaluation of electromagnetic compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurements using optic and RF waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.249-272, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure pour l'évaluation de la compatibilité électromagnétique. Principes, méthodes et évolutions récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures en électromagnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.5-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecran de blindage électromagnétique auto-adaptatif à couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023/073327. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de commande pour écran de blindage actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/189717. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble de blindage électromagnétique transparent optiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/018346. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système antennaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/078926. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’absorption d’onde électromagnétique et dispositif mettant en oeuvre ce système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faissal Merzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caldamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/218935. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble de blindage électromagnétique transparent optiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018/215243. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element de blindage électromagnétique optiquement transparent et à plusieurs zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2017/207893. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'évaluation de l'efficacité de blindage électromagnétique sans recours à un capteur interne au dispositif sous test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: Brevet Français (CNRS /PCA) N°05 06227. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId623"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Besnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director, CNRSDeputy Director, IETR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Time Windowing Technique for Closed-Loop Circuit Cosimulation Using WR Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Moktarul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.852-866. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIA.2025.3636063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Europe 2025 Symposium in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electromagnetic Compatibility Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.44-47. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/memc.2025.11314892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Analysis of Radar Cross-Section Measurements in Reverberation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Charlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.51-68. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERB23062902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Implementation of Multiband SIW Bandpass Filters Based on In-Line Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixue Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmtt.2024.3392890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-the-Air Emulation of Electronically Adjustable Rician MIMO Channels in a Programmable-Metasurface-Stirred Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Prod’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2024.3430108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Estimation of Shielding Effectiveness Without Inner Sensor in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2023.3324033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Reversal Communications With Channel State Information Estimated From Impedance Modulation at the Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brahima Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.91119-91126. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3201559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Multiband Band-Pass Filters Based on Novel Associated Band-Stop Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERL22011104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Antenna Gain Pattern Estimation From Backscattering Coefficient Measurement Performed Within Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariston Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (3), pp.2318-2321. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3111184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Control of the Shielding Effectiveness of Optically Transparent Screens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (3), pp.702-709. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2022.3146245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biased Estimation of Antenna Radiation Efficiency Within Reverberation Chambers Due to Unstirred Field: Role of Antenna Stirring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Krouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (10), pp.9742-9751. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2022.3177445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Double-Sided FSS Absorbing Wall for Decoupling 5G Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faissal Merzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (2), pp.303-314. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3129368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Test Setup to Assess the Impact of EMI Produced by On-Board Electronics on the Quality of Radio Reception in Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdivall Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2021.3072558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On‐Demand Coherent Perfect Absorption in Complex Scattering Systems: Time Delay Divergence and Enhanced Sensitivity to Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brahima Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.2000471. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202000471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Wave Control in Complex Media with Arbitrary Wavefronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brahima Brahima Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (19), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.193903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Multiband Bandpass Filters With Generalized Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (8), pp.3820-3831. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2021.3086835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse field cross-correlation in a programmable-metasurface-stirred reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0039596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Cross-Section Pattern Measurements in a Mode-Stirred Reverberation Chamber: Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariston Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (9), pp.5942 - 5952. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3060581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Values and Risk Analysis: EMC Design Approach Through Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electromagnetic Compatibility Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.80-93. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMC.2021.9705309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse field cross-correlations: scattering theory and electromagnetic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (4), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.044204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural composite laminate materials with low dielectric loss: Theoretical model towards dielectric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Parneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.100050. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2020.100050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of shielding effectiveness of optically transparent films by modification of the edge termination geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Croizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (6), pp.2431-2440. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.2982644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Stratification Based on Kriging Surrogate Model: An Algorithm for Determining Extreme Quantiles in Electromagnetic Compatibility Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.3837-3847. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2961851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure Assessment in Millimeter-Wave Reverberation Chamber Using Murine Phantoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (2), pp.121-135. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bem.22243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations of Electric and Magnetic Fields Due to the Presence of Materials in TEM Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Levant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.997-1006. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2019.2928215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Parameter Variability in an Integrated Wireless Power Transfer System via Partial Least Squares Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Trinchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhavan Swaminathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.1795-1802. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2020.3002226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Probability Density Function of the Electromagnetic Susceptibility from a Small Sample of Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.93 - 109. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/pierb18110703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Uncertainty Quantification of the Quality Factor of Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk R. Arnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.823-832. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2018.2839345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Main Factors of Uncertainty in a Microstrip Line Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Simone Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.61 - 72. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER18040607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Calibration of a mm-Wave Personal Exposure Meter for 5G Exposure Assessment in Indoor Diffuse Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Aminzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (12), pp.1264 - 1282. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-018-0533-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shielding effectiveness adjustment of planar mesh screen by fine-tuning metal thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Corredores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (4), pp.239-241. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/joe.2018.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Embedded Double Reference Transmission Line Theory Applied to Cable Harnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.981-990. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2754470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Impact of Many Design Parameters: The Case of a Realistic Electronic Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Simone Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2727961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modified Enhanced Transmission Line Theory Applied to Multiconductor Transmission Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (2), pp.518--528. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2016.2611672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of shielding effectiveness, optical transmission and sheet resistance of conducting films deposited on glass substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Corredores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (4), pp.1070-1078. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2017.2654269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Adaptive Controlled Stratification Method Applied to the Determination of Extreme Interference Levels in EMC Modeling With Uncertain Input Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.543-552. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2015.2510666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Dosimetry in a Mode-Stirred Reverberation Chamber in the 60-GHz Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (4), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2016.2550803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green's Function Retrieval with Absorbing Probes in Reverberating Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (21), pp.213902. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.213902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometry-based stochastic approach to emulate V2V communications’ main propagation channel metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessen Narrainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gatsinzi Ibambe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.455-461. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715001749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a mode-stirred reverberation chamber at millimeterwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (1), pp.12-21. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/temc.2014.2356712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of EMC Failure and Sensitivity Analysis With Regard to Uncertain Variables by Reliability Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (2), pp.274-282. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2014.2378912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Limiting Aspects of Transmission Line Theory and Possible Improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electromagnetic Compatibility Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEMC.2014.6849549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation method for the probability distribution of the quality factor of mode-stirred reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Arnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (8), pp.4199-4208. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2327642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating K-factor and Time Spread Parameters from a Transient Response of a Pulse Modulated Sine Wave in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (1), pp.380-389. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2012.2215831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Modeling of Crosstalk Between an Unshielded Twisted Pair Cable and an Unshielded Wire Above a Ground Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Page 183 - 194. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2206599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the transmission line theory application with modified enhanced per-unit-length parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.257{270. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM13072308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Binomial Model for Radiated Immunity Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krauthäuser Hans Georg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.683-691. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2231942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna directivity measurement in reverberation chamber from Rician K-factor estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (10), pp.5307-5310. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2272691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Band Time Reversal Efficiency Measurement : an Enhanced Method for Efficiency Characterization of UWB antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Haider Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (3), pp.1657-1660. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2011.2180315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Channel Inter-tap Correlation on the V2X PHY Layer Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (2), pp.574-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Reversal Efficiency Measurement in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (6), pp.2921-2928. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2012.2194631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the K-factor estimation for rician channel simulated in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (3), pp.1003-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple approximation for envelope based K estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (3), pp.222 - 223. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.3251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Statistical Detection of Non-Ideal Field Distribution in a Reverberation Chamber Confirmed by a Simple Numerical Model Based on Image Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (7-8), pp.445-455. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-011-0260-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of spatial correlation in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (24), pp.1319-1320. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2011.3180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of a time-reversal ultra-wideband system in non-stationary channel environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Haider Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.468-475. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2010.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-stirring efficiency of reverberation chambers based on Rician K-factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (20), pp.1114-1115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperture Antenna Modeling by a Finite Number of Elemental Dipoles From Spherical Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (4), pp.1260-1268. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2010.2041157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Modeling Based on a Multiple Spherical Wave Expansion Method: Application to an Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2009.2036284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverberation Chamber Modeling Based on Image Theory: Investigation in the Pulse Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (4), pp.778-789. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2010.2049576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of Time Reversal UWB Communication System for High Data Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Haider Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lerosey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (5), pp.643-650. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2009.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced method for estimating direct-to-scattered ratio of rician channel in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.194-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of UWB Wheeler Cap and Reverberation Chamber to Carry out Efficiency Measurements of Narrow Band Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.332-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency measurement of UWB and UHF antennas in small cavities of arbitrary shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (9), pp.2193-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate behavioral model of antenna radiation using a mode-matching technique based on spherical near-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual band printed dipole antenna for IMT 2000 and 5 GHz WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (10), pp.2585-2587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate Equivalent Behavioral Model of Antenna Radiation Using a Mode-Matching Technique Based on Spherical Near Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1), pp.48 - 57. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2007.913080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency measurement of UWB antennas using time reversal in reverberation chambers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.1002-1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the effective sample size to select independent measurements in a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.227-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced method for estimating number of independent samples available with stirrer in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (16), pp.861-862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of reverberation chamber measurements through high-power goodness-of-fit tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (4), pp.745-755. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2007.908290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure pour l'évaluation de la compatibilité électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7/1-4, pp.11-37. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/i2m.7.11-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic topology : an additional interaction sequence diagram for transmission line networks analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48 (4), pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (195)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode-Based Multi-Trojan RF Retroreflector Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aïnhoa Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Lorandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium On Electromagnetic Compatibility - Emc Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased Estimation of Reverberation Chamber Quality Factor Using Frequency Sweep Only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.739-744, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Estimation of the Effective Sample Size Based on the Central Limit Theorem in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anyela Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Fernandez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium On Electromagnetic Compatibility - Emc Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.1270-1275, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Range Improvement of Non Invasive Shielding Effectiveness Measurement Using a VIRC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romero de la Osa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.987-991, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality factor in reverberation chambers: estimation bias and possible corrective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Visdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CEM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Angers, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Enhancement of a Non-Invasive Shielding Effectiveness Measurement Method in Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium On Electromagnetic Compatibility – EMC Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruges, Belgium. pp.1118-1122, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/emceurope59828.2024.10722533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des couches conductrices sur les performances d’une antenne fabriquée en matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2023 “17èmes Journées de Caractérisation Microondes et Matériaux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tours, France. pp. 65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Techniques for Defining Routing Rules for PCB Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 27th Workshop on Signal and Power Integrity (SPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aveiro, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI57109.2023.10145545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus Electrocardiogram: Vulnerability of SoC-FPGA Internal AXI Bus to Electromagnetic Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Myat Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility - EMC Europe, EMC Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, Poland. Paper ID: 249, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Input Space Sampling Combined with Kriging-Partial Least Square Regression for EMC Risk Analysis at PCB Level with Many Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility - EMC Europe, EMC Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Cross-Section Pattern Measurement of a Complex Target in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Radar Conference, EuRAD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany. pp.22-25, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuRAD58043.2023.10289341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-activation de blindages electromagnetiques optiquement transparents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2023 “21ème Colloque International et Exposition sur la Compatibilité ElectroMagnétique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. pp. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating Fast-Fading Rician Wireless Environments with Electronically Adjustable K-Factors in a Programmable-Metasurface-Stirred Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp del Hougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Metamaterials, Photonic Crystals and Plasmonics, META 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France. pp.853-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You only Get One-Shot: Eavesdropping Input Images to Neural Network by Spying SoC-FPGA Internal Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Myat Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Availability, Reliability and Security, ARES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Benevento, Italy. pp.31, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3600160.3600189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow Cylinder Radar Cross-Section Pattern Measurement in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Charlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Antenna Radiation Pattern Measurement From Backscattering Coefficient in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariston Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfy Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.314-317, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-activated Electromagnetic Shield Upon High Intensity Radiated Field Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility (EMC Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE51680.2022.9901144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient EMC Risk Analysis of PCB Using Iterative Surrogate-Model Enrichment and Morris Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Azanowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility (EMC Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE51680.2022.9901313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances d’une antenne LoRa fabriquée en matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne 5G en structure composite sandwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Distributed Exposure Meters for the mm-Wave Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aminzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on unstirred path effects on antenna characterization in non-chaotic reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Krouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Labdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.38-40, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite laminate materials with low dielectric loss: theoretical model and dielectric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Parneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAFM UCLA 2021 “American Association for Advances in Functional Materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Los Angeles, United States. 1 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar cross-section measurement in reverberation chamber to assess the performance of an absorbing FSS structure in the 3.5 GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faissal Merzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2021 “XXXIV General Assembly and Scientific Symposium (GASS) of the International Union of Radio Science (Union Radio Scientifique Internationale-URSI)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy. 1 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Results Analysis Using Statistical Comparison Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Serpaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Joint Symposium on Electromagnetic Compatibility (EMC), Signal and Power Integrity (SIPI) and EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Raleigh, United States. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMC/SI/PI/EMCEurope52599.2021.9559369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive Optimal Coupling Upon Detection of a Local Change of Impedance in a Cable Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brahima Yeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Joint EMC/SI/PI and EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-monostatic Radar Cross-Section Measurement in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Radar Conference (EuRAD) / European Microwave Week (EuMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuRAD50154.2022.9784577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 thin films as electromagnetic shields with dynamic effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 2021 “17èmes Journées de la Matière Condensée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France. 1 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description d'une méthode expérimentale permettant de qualifier les seuils de sensibilité des récepteurs FM en présence d'interférences par voie rayonnée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdivall Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Planar Quad-band Band-Pass Filter Employing Dual-Mode Band-Stop Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Filter Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la surface équivalente radar en chambre réverbérante : impact de la position du brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariston Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 thin film as a temperature activated electromagnetic shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC+SIPI 2021 Virtual "2021 joint IEEE International Symposium on Electromagnetic Compatibility, Signal &amp; Power Integrity, and EMC Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Glasgow, United Kingdom. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité de rayonnement d'antennes en chambre réverbérante : impact de l'estimation de l'efficacité de l'antenne de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Krouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radar Cross Section Measurement Within Mode-Stirred Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariston Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouliguen Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la probabilité de défaillance basée sur la méthode krigeage - stratification contrôlée pour l'analyse des contraintes extrêmes et sur l'inférence statistique de la susceptibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESCRIPTION D’UNE METHODE EXPERIMENTALE PERMETTANT DE QUALIFIER LES SEUILS DE SENSIBILITE DES RECEPTEURS FM EN PRESENCE D’INTERFERENCES PAR VOIE RAYONNEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdivall Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Antenna Radiation Efficiency Measurement Techniques in Reverberation Chamber Using or Not a Reference Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Krouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of failure using the Kriging - Controlled stratification method and statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC EUROPE 2020 - International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites stratifiés à faibles pertes diélectriques : Modèle théorique et caractérisations diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Parneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2020 “16èmes Journées de Caractérisation Microondes et Matériaux”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulouse, France. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact absorbing FSS structure for antenna decoupling in the 5G 3.5 GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faissal Merzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Cross Section Measurement within Reverberation Chamber: Stirrer position issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariston Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blindage CEM optiquement transparent à ajustement dynamique en efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants, SAFRAN Electronics &amp; Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Sext-Band Band-Pass Filter with Non-Coupled Structure Based on Multi-Shorted-Stub Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Asia-Pacific Microwave Conference (APMC2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Test Bench for Measuring the Sensitivity Threshold of FM Receivers in the Presence of Interference Through Direct Injection of the Radio Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdivall Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome (virtual), Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Parameter Variability in Integrated Devices by Partial Least Squares Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Trinchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio G Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhavan Swaminathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 24th Workshop on Signal and Power Integrity (SPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Parameter Variability in Integrated Devices by Partial Least Squares Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trinchero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swaminathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Workshop On Signal and Power Integrity, SPI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cologne, Germany. pp.9218175, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPI48784.2020.9218175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Microstrip Line Parameters on Total Radiated Power Through Surrogate Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Azanowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility, EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SAMCOM : systèmes communicants intégrés en parois composites de véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Parneix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2019 ‘24e Congrès Français de Mécanique’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France. 2 p. / cfm2019.sciencesconf.org/282024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blindage CEM optiquement transparent à ajustement dynamique en efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctrorants, SAFRAN Electronics &amp; Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Eragny-sur-oise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction Indicators Taking into Account the Measurement and Computation Uncertainties for the Comparison of Data in Electromagnetics: Motivations and Scheduled Tasks of the French National Working Group CDIIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maze-Merceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Etchessahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and loading effects on performances of mode-stirred reverberation chambers: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rosnarho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Surrogate Models for Extreme Quantile Estimation in the Context of EMC Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcontroller Sensitivity to Fault-Injection Induced by Near-Field Electromagnetic Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Claudepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEMC 2019 - Asia-Pacific International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sapporo, Japan. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Quad-Band Band-Pass Filter by Frequency Transformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de critères permettant la comparaison de données entachées d'incertitude proposés par le Groupe de réflexion CDIIS du GdR Ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Etchessahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Average Absorption Cross Section of a Skin Phantom in a mm-Wave Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Aminzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Kriging and Controlled Stratification to Identify Extreme Levels of Electromagnetic Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility, EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Probability Distribution of the Electromagnetic Susceptibility of Equipment from a Limited Set of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/emceurope.2018.8485108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Exposure Assessment in Indoor Environments Using A 60 GHz Personal Exposure Meter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Aminzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Thielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEM2018 Joint Meeting of The Bioelectromagnetics Society (BEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of SiP based integrated voltage regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Torun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IEEE Workshop on Signal and Power Integrity, SPI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brest, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2018.8401677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la vraisemblance de résultats issus de différents outils de simulation numérique de la CEM de cartes électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Azanowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2018 “19ème Colloque International et Exposition sur la Compatibilité ElectroMagnétique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt en couche mince de blindage électromagnétique préservant la transparence optique de substrats de verre : ajustement des performances par modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Corredores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dupeyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2018 “19ème Colloque International et Exposition sur la Compatibilité ElectroMagnétique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence statistique du niveau de susceptibilité électromagnétique à partir de tests effectués sur quelques exemplaires d'un équipement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pouliguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2018 “19ème Colloque International et Exposition sur la Compatibilité ElectroMagnétique”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Electric-Field Measurement Disturbances Brought by Probe Supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rosnarho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Amsterdam, France. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2018.8484993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes & technologies antennaires de rupture en matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Assises de la Recherche et de l’Innovation des Côtes d’Armor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de surface équivalente radar de cibles élémentaires en chambre réverbérante : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of V2V Communications in Various Propagation Channels: Assessing Antenna Performance in Terms of PER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessen Narrainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating radar cross-section of canonical targets in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility - EMC EUROPE, EMC Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. pp.8094795, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2017.8094795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk analysis of printed circuits with many uncertain parameters using sparse polynomial chaos metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating radar cross-section of canonicals targets in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a printed circuit board with many uncertain variables by sparse polynomial chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Canavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave, and Terahertz Applications, NEMO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMO.2017.7964274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure de l'efficacité de rayonnement en chambre réverbérante basée sur l'estimation du facteur de qualité composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France. pp.343-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reverberation Chamber for Animal Exposure at Millimeter Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Dielectric Properties of Materials with High Water Content at Millimeter Waves using a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dosimétrique d'une chambre réverbérante à brassage de modes dans la bande 60 GHz.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France. pp.388-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation Issues within transmission line modeling in high frequency regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France. pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane wave coupling to an aerial electrical cable. Assessment of extreme interference levels with the controlled stratification method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Puybaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wroclaw, Poland. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2016.7739199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance requirements revisited for the calibration of chaotic reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France. pp.359-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la fonction de Green entre deux antennes en réception en chambre réverbérante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blindages électromagnétiques à forte transparence optique à l'aide de dépôts de films minces sur substrats diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Corredores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM CEM SAFRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau R7 – SAFRAN Tech, Nov 2016, SACLAY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna efficiency measurement from quality factor estimation in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave conference (EUMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reversal with absorbing antennas in a mode-stirred reveberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Workshop on Metrology for Aerospace, MetroAeroSpace 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. pp.156--160, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroAeroSpace.2016.7573204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various estimations of composite Q-factor with antennas in a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of the Statistical Energy Analysis for coupled reverberant rooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Kovalevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin S Langley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source stirring analysis in a reverberation chamber based on modal expansion of the electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition de diffuseurs pour l'ajustement des caractéristiques d'un canal de propagation simulé dans un contexte V2V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Narrainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gatsinzi Ibambe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The controlled stratification method to estimate extreme quantiles in the field of EMC modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2015.7256182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple electromagnetic modeling scenarios emulating typical propagation channels for V2V communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Narrainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gatsinzi Ibambe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation in Wireless Communications (APWC), 2015 IEEE-APS Topical Conference on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APWC.2015.7300167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE FIABILISTE DANS UN CONTEXTE CEM. EXEMPLE D'APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION SIMPLIFIEE DE L'IMPACT DE LA PRESENCE D'UN ECRAN NON PARFAITEMENT CYLINDRIQUE SUR LA CONVERSION EN MODE COMMUN D'UNE LIGNE BIFILAIRE TORSADÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Quenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pibouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the lowest usable frequency of a frequency-stirred reverberation chamber using modal density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC Europe), 2014 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6930914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of extreme interference levels computed from reliability approaches: Application to transmission lines with uncertain parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC Europe), 2014 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2014.6930985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELE DE HILL APPLIQUE A LA DETERMINATION DE LA SURFACE EQUIVALENTE D'UN MATERIAU ABSORBANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation pattern measurements in reverberation chamber based on estimation of coherent and diffuse electromagnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2014 IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nice, France. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured probability distribution of the quality factor of a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luk Arnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC Europe), 2014 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et caractérisation dune chambre réverbérante à brassage de modes en ondes millimétriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modal analysis to evaluate the contribution of metamaterials to the improvement of reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divitha Seetharamdoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility (EMC Europe), 2014 International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of failure probability of the end induced current depending on uncertain parameters of a transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and Scientific Symposium (URSI GASS), 2014 XXXIth URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity Gain for Rician and Rayleigh Environments in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brugge, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Transmission Line Theory: Frequency-Dependent Line Parameters And Their Insertion in a Classical Transmission Line Equation Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium. pp.326-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of V2X Prototypes Performance. Comparison with Simulation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Goteborg, Sweden. pp.1432-1435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk analysis in complex aeronautical bundle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruges, Belgium. pp.Page 253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un dispositif de découplage d'antennes montées sur une paroi plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple Conducting Wire for Decoupling Neighbouring Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC EUROPE BRUGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruge, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk Inside a Bundle with Unshielded Twisted Pair Cables and a Single Wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESTRICTIONS POTENTIELLES DE L'APPLICATION DE LA THEORIE DES LIGNES DE TRANSMISSION: QUANTIFICATION DES ERREURS D'APPROXIMATION ET INTERET DES APPROCHES CORRECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International sur la Compatibilité Electromagnétique (CEM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. pp.1A-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the transmission line theory application: Approximation errors quantification and relevance of remedial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Current Distribution Induced on a Victim Wire by a Differential Voltage Source onto a Twisted Pair Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Approach to Susceptibility Measurement in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Singapore, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Uncertainty Budget in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Khadir Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Prediction of the Average Absorbing Cross Section of Materials from Coherence Bandwidth Measurements in Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility (EMC EUROPE), 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2012.6396685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of a Time Reversal System : From Ultra Wide Band to Narrow Bandwidths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Haider Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse théorique et expérimentale du couplage entre une paire torsadée non-blindée et un câble monofilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rouen, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of immunity testings in a mode tuned reverberation chamber with Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ESA Workshop on Aerospace EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Venise, Italy. pp.Session 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hybride par la modélisation électromagnétique des interactions en champ proche et en champ lointain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Interaction des ondes électromagnétiques avec des cibles ou/et le milieu naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical uncertainties due to the directivity of an EUT when testing its immunity in an anechoic chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima El Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, York, United Kingdom. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of Weibull fading for V2X communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS Telecommunications (ITST), 2011 11th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, St Peterburg, Russia. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2011.6060167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de l'onde cohérente d'une mesure en chambre réverbérante. Principes et applications potentielles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rician channels in RC: statistical uncertainty of K estimations versus K fluctuations due to unstirred paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical estimation of antenna gain from measurements carried out in a mode-stirred reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbing Material Characterization in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Int. Symposium on Electromagnetic Compatibility (EMC Europe 2011), York, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, York, United Kingdom. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation fine du facteur K en chambre réverbérante pour l'évaluation de la directivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre DGA, recherche et innovation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude quantitative des phénomènes de résonance électromagnétique pour un projet véhicule -La méthode FSV comme outil d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tapigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benhassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of channel modeling on V2X physical layer performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.5 PAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un essai de sensibilité du système radio FM sur véhicule en base sphérique multi-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lardjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque International et Exposition sur la Compatibilité Magnétique (CEM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une chambre Réverbérante basée sur la théorie des images : étude en régime pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2010, 15ème Colloque International et Exposition sur la Compatibilité Electromagnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the generation of industrial bundles through a random process under realistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2010 9th International Symposium on EMC joint with 20th International Wroclaw Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. page 97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperture antenna modelling by a finite number of elemental dipoles from truncated spherical field measurement: Experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Geffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Litman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2010 Proceedings of the Fourth European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Analysis of the Behavior of a Reverberation Chamber in the Frequency Domain with a Model Based Upon Image Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on EMC and 20th International Wroclaw Symposium on Electromagnetic Compatibility, Wroclaw, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-factor as an accurate estimator of the stirring efficiency in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9TH INTERNATIONAL SYMPOSIUM ON EMC JOINT WITH 20TH INTERNATIONAL WROCLAW SYMPOSIUM ON EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du facteur K caractéristique des canaux de propagation reproduits en chambre réverbérante à brassage de modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journéées Scientifiques du Club EEA, GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité des systèmes de transports : analyse des couplages par ouverture en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hoëppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Kosdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une chambre réverbérante basée sur la théorie des image: étude en régime pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'IETR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation fine du facteur K en chambre réverbérante pour l'évaluation de la directivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la charge sur la statistique des mesures en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rosnarho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dorgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Limoges, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of infinitesimal dipoles and the spherical wave expansion for planar antennas modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2010 Proceedings of the Fourth European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de méthodes expérimentales de simulation de canaux de propagation en chambre réverbérante à brassage de mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ionut Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'IETR, Rennes : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the pulse regime in a reverberation chamber with a model based on image theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on EMC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Fort Lauderdale, United States. pp.520-525, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEMC.2010.5711330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved estimation of the K-factor for Rician channels emulation in a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Time Variant Channel on Time Reversal UWB System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Haider Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global communications conference (GLOBECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambres réverbérantes en CEM : Evaluation et contrôle de l'incertitude de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Champ proche optique, THz, et micro-ondes, &amp; Compatibilité électromagnétique, GdR Ondes, EPFL, Lausanne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure temporelle d'efficacité d'antennes large bande en cavité réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres réverbérantes : théories et applications Journée Thématique GDR ONDES GT6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Institut Henri Poincaré (IHP), Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting independent samples of electromagnetic measurements: the effective sample size concept and its estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET/NPL Event, Statistical Methods for Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle temporel d'une chambre réverbérante basé sur la théorie des images : étude en régime pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes "Interférences d'ondes" (Assemblée Générale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du facteur K pour la caractérisation de l'efficacité de brassage en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée spéciale du GdR Ondes sur les chambres réverbérantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying stirred and unstirred components in reverberation chamber with appropriate statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lerideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Austin, Texas, United States. pp.182-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Reversal UWB Communication: Experimental Study for High Data Rates in Dense Multipath Propagation Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ijaz Haider Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Le Rosey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mosharaka International Conference on Communications, Propagation and Electronics - CCS: Communications Circuits and Systems, (MIC-CPE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Amman, Jordan. pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Statistical Uncertainty of Measurements in a Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Kyoto 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du rendement d'antennes UHF multi-accès dans une cavité de dimensions réduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle temporel d'une chambre réverbérante basé sur la théorie des images pour une étude du comportement en régime pulsé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée chambre réverbérante du GDR Ondes - GT6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer performance analysis of V2V communications in high velocity context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, (ITST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.ITST 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des essais en immunité en chambre anéchoïque et en chambre réverbérante : problématique de la directivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Champ proche optique, THz, et micro-ondes, &amp; Compatibilité électromagnétique, GdR Ondes, EPFL, Lausanne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a specific test methodology to assess the radiated behavior of a data transmission from beacon to train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssaf Balghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Zurich Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland. pp.433-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Resonances in Complex Structures : Case of a Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Tapigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Zurich Symposium on Electromagnetic Compatibility (EMC Zurich 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland. pp.285-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of tolerance requirements adapted for the calibration of a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Zurich 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of efficiency measurements for narrow band antennas using UWB Wheeler Cap and Reverberation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2009 3rd European Conference on Antennas And Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique fine de différents environnements électromagnétiques en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d'URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure d'efficacité d'antennes ULB en Chambre Réverbérante utilisant le Retournement Temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes GT1-3 et Inter-groupe ONDES ISIS - Retournement temporel et méthode d'imagerie non itératives pour la caractérisation des milieux et des objets - ESPCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Measurement of UWB Antennas Using Time Reversal in Reverberation Chamber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of frequency and mechanical stirring efficiency in a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hambourg, Germany. pp.297-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de gabarits adaptés au calibrage des chambres réverbérantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è Colloque International sur la Compatibilité Electromagnétique - CEM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Measurements Facilities and Needs in IETR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Assist, meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna modelling by infinitesimal dipoles based on near field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2007, 2nd European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using autoregressive models to estimate the number of independent samples available with stirrer rotation in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Zurich 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Munich, Germany. pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna size sensitivity on the statistic of received power measurements in a reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mode identification procedure for the determination of equivalent radiation sources from near-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on electromagnetic near-field measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint Louis, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure temporelle d'efficacité d'antennes ULB en Chambre Réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes, "Interférences d'ondes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AR models to estimate the number of independent samples available with stirrer rotation in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster, GdR Ondes, "Interférences d'ondes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00229711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the size of the antenna on measurements distribution in reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Zurich 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Munich, Germany. pp.461-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Measurement of UWB Small Antennas in Reverberation Chamber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Fur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom. pp.Proceeding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation and validation of spherical neard-field techniques for vehicle-mounted antenna measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lardjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2007, 2nd European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle comportemental du rayonnement électromagnétique d'équipements électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International sur la Compatibilité Electromagnétique (CEM06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint-Malo, France. pp.270-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Printed Dipole Antenna for IMT-2000 and 5-GHz WLAN Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antenna and Propagation, EuCAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France. pp.PA2-289287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation empirique et contrôle de l'incertitude de mesure en chambre réverbérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International sur la Compatibilité Electromagnétique (CEM06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint-Malo, France. pp.148-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small and Ultra Wide Band Antennas : A new challenge for characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP (EUropean Conference on Antennas and Propagation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le graphe d'ordre de couplage pour l'étude des systèmes câblés : fondements théoriques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque International sur la Compatibilité Electromagnétique (CEM06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Saint-Malo, France. pp.202-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-band printed dipole antenna for Imt-2000 and 5-GHz Wlan applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Technolgy (EuWT 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controling measurement reproducibility and uncertainty in reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, CHICAGO, United States. pp.562-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of radiation efficiency measurements in reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Antenna Technology and And Applied ElectroMagnetics ANTEM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Size reduced configurations of printed Quadrifilar Helix Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Letestu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Antenna Technology : Small Antennas and Novel Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Singapore. pp.326-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de dipôles large bande en V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of efficiency measurement methods for small antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kossiavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Antennas Technology and Applied Electromagnetics (ANTEM 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Saint Malo, France. pp.438-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes hélices quadrifilaires imprimées compactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Letestu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an additional interaction sequence diagram to perform approximate modelling of electromagnetic interferences among complex wirings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIth URSI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, New-Delhi, India. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of antennas for testing ElectromagNetic compatibility of Automative electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Grunfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12iemes ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et validation d'un procédé de mesure cylindrique-sphérique dans une base champ proche sphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Ziyyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée pour les journées du groupe thématique champ proche du GDR ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept d'évaluation externe de l'efficacité de blindage d'un boîtier éléctronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic interference among cables and interconnections : approximations through hierarchical graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Sendai, Japan. pp.501-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation équivalente du rayonnement électromagnétique de boîtier électronique : Une approche physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moudher Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference propagation through cables : a coupling order graph bases analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC ESA CNES Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Noordwijk, Netherlands. pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological breakdown at wiring level : calculations through graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Eindhoven, Netherlands. pp.582-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le graphe d'ordre de couplage comme outil de décomposition topologique associé au calcul des interactions électromagnétiques sur faisceaux de câbles arborescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shielding Effectiveness External Evaluation Concept for Small Enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation champ proche pour une meilleur optimisation des performances des antennes intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kellouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Telecom 2003 &amp; 3ièmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Reverberation Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Démoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE/Wiley, pp.400, 2011, P.N.Favennec</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chambres réverbérantes en électromagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier. Hermes Lavoisier, pp.420, 2010, Collection Telecom, P.N Favennec</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chambres réverbérantes en électromagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publication, 422 p., 2010, ISBN 978-2-7462-2592-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of electromagnetic reverberation chambers and their simulation through time domain modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Time Domain Modeling for Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution of Engineering and Technology, pp.435-465, 2022, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/SBEW550E_ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From material absorption to dosimetry for exposure of animals in reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Reverberation Chambers: Recent advances and innovative applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution of Engineering and Technology; Institution of Engineering and Technology, pp.175-204, 2021, 9781785619311. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/SBEW544E_ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar cross-section estimation in reverberation chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetic Reverberation Chambers: Recent advances and innovative applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institution of Engineering and Technology; Institution of Engineering and Technology, pp.261-284, 2021, 9781785619311. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/SBEW544E_ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement for the evaluation of electromagnetic compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurements using optic and RF waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.249-272, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure pour l'évaluation de la compatibilité électromagnétique. Principes, méthodes et évolutions récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Serhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures en électromagnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.5-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecran de blindage électromagnétique auto-adaptatif à couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023/073327. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de commande pour écran de blindage actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/189717. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système antennaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Sergolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/078926. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’absorption d’onde électromagnétique et dispositif mettant en oeuvre ce système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faissal Merzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caldamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/218935. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble de blindage électromagnétique transparent optiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Tricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/018346. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble de blindage électromagnétique transparent optiquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018/215243. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element de blindage électromagnétique optiquement transparent et à plusieurs zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dupeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2017/207893. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'évaluation de l'efficacité de blindage électromagnétique sans recours à un capteur interne au dispositif sous test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couduy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klingler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: Brevet Français (CNRS /PCA) N°05 06227. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId623"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Moktarul Alam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Koohestani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIA.2025.3636063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/memc.2025.11314892" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3430108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charlo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Sol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB23062902" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixue Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2024.3392890" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3324033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brahima Yeo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Leconte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3201559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL22011104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3111184" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Krouka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3177445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tricas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Foutrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3146245" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Merzaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Sergolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3129368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delaporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMC.2021.9705309" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brahima Brahima Yeo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.193903" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849868v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000471" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdivall Maouloud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3072558" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189023v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039596" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3086835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Meric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060581" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Sergolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Parneix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100050" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Croizer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.2982644" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vauchamp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2961851" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadir Fall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Levant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2928215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Larbi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Trinchero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Canavero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Swaminathan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3002226" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk R. Arnaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ionut Andries" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2839345" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vauchamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierb18110703" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aminzadeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0533-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupeyrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.0070" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2727961" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Chabane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2754470" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER18040607" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484524v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klingler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2611672" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2654269" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.213902" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361571v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2550803" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2510666" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessen Narrainen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gatsinzi Ibambe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715001749" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2014.2356712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116322v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2378912" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080701v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Arnaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2327642" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080702v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMC.2014.6849549" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862364v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13072308" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789212v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2215831" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jullien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dunand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Junqua" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2206599" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850451v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amador" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krauth&#228;user Hans Georg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2231942" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisn&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2272691" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751754v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Haider Naqvi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180315" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751759v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ivan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Danvic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2194631" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0260-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-020DLH6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.3251" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618742v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.3180" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0127" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerosey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2009.0188" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553812v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2036284" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537133v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2010.2049576" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363668v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401634v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guivarch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388751v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rmili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.913080" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337051v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321033v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282105v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.7.11-37" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1T3KFRQ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169398v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192212v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.908290" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143796v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444355v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jacquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vollet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de la Osa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176304" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lago" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Simon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Castel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176271" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252097v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyela Aquino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176252" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247457v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-A&#239;nhoa Nicolas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176387" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900919v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope59828.2024.10722533" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452306v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quenson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Visdeloup" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lago" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385161v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352900" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282540v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goral" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274313" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ric" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouliguen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD58043.2023.10289341" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282363v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Myat Thu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274170" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452284v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131946v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goral" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI57109.2023.10145545" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eudes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3600189" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841109v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Zeghoudi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924357" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884530v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE51680.2022.9901144" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884542v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Azanowsky" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE51680.2022.9901313" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841113v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245272v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275711v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouliguen Philippe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207312v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827255v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Serpaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMC/SI/PI/EMCEurope52599.2021.9559369" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576186v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771168v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD50154.2022.9784577" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327957v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05228611v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aminzadeh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thielens" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560586" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327963v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576233v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Labdouni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703559" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327972v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207322v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205114v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205069v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435157v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007096v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio G Canavero" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103325v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larbi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trinchero" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Canavero" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swaminathan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI48784.2020.9218175" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103330v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245860" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026868v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540795v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135507" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971821v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540792v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135531" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066340v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059283v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245407v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245696" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314025v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vauchamp" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307094v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282528v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Bars" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872134" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313980v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314034v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133583v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436380v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze-Merceur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etchessahar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314002v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Azanowsky" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274462v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourhis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133576v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133575v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909774v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894058v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8484993" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874626v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Torun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Stievano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401677" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909670v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope.2018.8485108" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133570v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909823v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaporte" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826908v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713365v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094795" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512939v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671109v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meric" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627414v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671103v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671098v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622684v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2017.7964274" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397915v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Rosny" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2016.7573204" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479170v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecqueux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puybaret" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2016.7739199" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345767v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345761v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345771v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Presse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377564v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377570v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345766v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gros" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345764v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400377v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cheype" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403908v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250753v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S Langley" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256221" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250751v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256201" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250739v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256344" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201781v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Narrainen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gatsinzi Ibambe" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201779v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256182" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245452v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300167" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080708v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6930985" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108647v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc&#8217;h" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003323" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080726v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080724v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080711v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6930914" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080721v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Hamieh" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pibouin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080715v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080718v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080716v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080703v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929518" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869973v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870020v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Silva" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877868v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945708v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872381v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870030v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860887v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751806v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703808v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714348v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751825v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751795v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751831v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751813v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Alem" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Usman" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Ali" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789215v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396685" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703798v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594945v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618747v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116387v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060167" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618753v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779781v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646769v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629807v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514254v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2010.5711330" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487816v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546949v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553802v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532623v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546855v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531680v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511825v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tapigue" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhassine" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511482v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardjane" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507095v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487820v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480323v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537138v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487810v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ho&#235;ppe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Kosdikian" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thain" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487794v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorgan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487798v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553806v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546877v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527302v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522775v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssaf Balghiti" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyniel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orion" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maumy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Francois" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371863v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355986v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455789v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369152v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445193v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525352v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359836v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445190v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412116v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lerideau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448869v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Le Rosey" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375239v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412114v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426497v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457021v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359839v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355178v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321164v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349975v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282201v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321208v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282199v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141801v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438605v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334820v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176138v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229711v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141804v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438607v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141810v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438477v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437510v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121545v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437455v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Hamzaoui" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437336v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437335v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725715v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ziyyat" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718342v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721123v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Grunfelder" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecca" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721252v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Letestu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720385v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719388v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725739v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090837v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diallo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Luxey" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721492v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838243v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838244v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838079v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848082v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudher Hamzaoui" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapellier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gimet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838084v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838091v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917632v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kellouki" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914792v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640424v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#233;moulin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640420v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800613v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306606v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW550E_ch14" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370659v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW544E_ch6" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370660v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW544E_ch9" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445186v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282109v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444530v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444494v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Foutrel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444180v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971803v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444520v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caldamone" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763917v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365878v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779670v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couduy" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Moktarul Alam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Koohestani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIA.2025.3636063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/memc.2025.11314892" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Charlo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Sol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB23062902" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixue Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2024.3392890" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ahmed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3430108" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klingler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3324033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brahima Yeo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Leconte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3201559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL22011104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3111184" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tricas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Foutrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3146245" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Krouka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3177445" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Merzaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Sergolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3129368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdivall Maouloud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3072558" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brahima Brahima Yeo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.193903" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2021.3086835" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039596" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Meric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060581" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delaporte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMC.2021.9705309" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.044204" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Sergolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Parneix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100050" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Croizer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.2982644" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vauchamp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2961851" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadir Fall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Levant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2928215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Larbi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Trinchero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Canavero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Swaminathan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2020.3002226" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vauchamp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierb18110703" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk R. Arnaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ionut Andries" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2839345" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER18040607" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aminzadeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0533-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupeyrat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.0070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Chabane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2754470" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2727961" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484524v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klingler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2611672" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453535v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2654269" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288646v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2510666" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2550803" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.213902" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessen Narrainen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gatsinzi Ibambe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715001749" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/temc.2014.2356712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116322v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2378912" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMC.2014.6849549" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk Arnaut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2327642" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2215831" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jullien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dunand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Junqua" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2206599" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862364v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13072308" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850451v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amador" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krauth&#228;user Hans Georg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2231942" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisn&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2272691" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751754v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Haider Naqvi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180315" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751759v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Ivan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Le Danvic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2194631" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618742v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.3251" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0260-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-020DLH6S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.3180" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658987v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0127" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646763v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2036284" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537133v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2010.2049576" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506651v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerosey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2009.0188" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363668v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401634v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guivarch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337051v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rmili" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553656v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.913080" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321033v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282105v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169398v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192212v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.908290" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.7.11-37" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1T3KFRQ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143796v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247457v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-A&#239;nhoa Nicolas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lorandel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176387" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311920v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lago" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Simon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Castel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176271" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252097v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyela Aquino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176252" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444355v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jacquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vollet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de la Osa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176304" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quenson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Visdeloup" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lago" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900919v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope59828.2024.10722533" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452284v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goral" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI57109.2023.10145545" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282363v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Myat Thu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274170" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goral" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274313" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337820v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ric" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pouliguen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD58043.2023.10289341" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449149v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eudes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282545v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226071v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3600189" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385161v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352900" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Zeghoudi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924357" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884530v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE51680.2022.9901144" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884542v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Azanowsky" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE51680.2022.9901313" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841113v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841109v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05228611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aminzadeh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thielens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560586" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576233v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Labdouni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703559" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327957v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327963v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827255v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Serpaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMC/SI/PI/EMCEurope52599.2021.9559369" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576186v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771168v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD50154.2022.9784577" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327972v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207322v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435157v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205114v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327935v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205069v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275711v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouliguen Philippe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207312v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245272v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540795v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135507" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103330v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245860" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026868v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971821v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540792v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135531" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059283v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066340v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245407v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245696" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007096v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio G Canavero" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103325v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larbi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trinchero" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Canavero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swaminathan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI48784.2020.9218175" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314002v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Azanowsky" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274462v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourhis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436380v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133573v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maze-Merceur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etchessahar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307094v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282528v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Le Bars" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872134" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314034v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vauchamp" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313980v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133583v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133576v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133575v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martens" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314025v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909670v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope.2018.8485108" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133570v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874626v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Torun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Stievano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401677" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909823v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaporte" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826908v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909774v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894058v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8484993" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627414v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671109v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meric" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512939v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713365v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2017.8094795" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671098v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671103v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622684v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2017.7964274" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345771v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Presse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377564v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377570v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345767v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345761v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479170v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pecqueux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puybaret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2016.7739199" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345766v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gros" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345764v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400377v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cheype" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403908v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397915v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Rosny" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2016.7573204" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256344" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250753v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S Langley" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256221" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250751v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256201" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201781v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Narrainen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gatsinzi Ibambe" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201779v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2015.7256182" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245452v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300167" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080724v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080721v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Hamieh" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pibouin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080711v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6930914" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080708v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2014.6930985" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080726v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108647v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc&#8217;h" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003323" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080715v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080718v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080716v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080703v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929518" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872381v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869973v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945708v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877868v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870020v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Silva" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870030v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751825v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714348v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860887v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751806v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703808v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751795v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789215v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2012.6396685" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751813v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Alem" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Usman" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Ali" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751831v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703798v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779781v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima El Fellous" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646769v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116387v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060167" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618753v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594945v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618747v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629807v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487820v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511825v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tapigue" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhassine" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507095v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511482v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardjane" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480323v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546949v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553802v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532623v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531680v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546855v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487810v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ho&#235;ppe" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Kosdikian" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537138v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487798v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487794v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorgan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553806v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546877v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514254v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEMC.2010.5711330" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487816v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525352v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359836v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455789v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369152v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445193v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445190v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412116v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lerideau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448869v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Le Rosey" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412114v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375239v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426497v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457021v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359839v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522775v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssaf Balghiti" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyniel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orion" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maumy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Francois" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527302v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355986v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371863v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282201v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349975v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321164v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321208v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282199v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355178v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438607v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141810v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141801v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438605v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334820v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229711v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141804v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176138v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438477v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437455v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Hamzaoui" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121545v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437336v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437335v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437510v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719388v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720385v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721252v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Letestu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725739v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090837v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diallo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Luxey" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721492v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718342v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721123v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Grunfelder" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecca" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725715v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ziyyat" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838244v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838079v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848082v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudher Hamzaoui" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapellier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gimet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838084v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838091v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838243v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914792v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917632v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kellouki" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640424v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#233;moulin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640420v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800613v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demoulin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306606v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW550E_ch14" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370659v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW544E_ch6" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370660v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW544E_ch9" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445186v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282109v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444530v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444494v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Foutrel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971803v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444520v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caldamone" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444180v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763917v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365878v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779670v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couduy" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>