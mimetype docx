--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -2991,1957 +2991,1957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie de la RGPP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+                <w:t xml:space="preserve">L'hybridation du modèle territorial français : RGPP et réorganisations de l'Etat territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (136), pp.775 - 802. </w:t>
+              <w:t xml:space="preserve">, 2010, 4 (136), pp.919-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.136.0775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.136.0919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188248v1</w:t>
+                <w:t xml:space="preserve">hal-02180067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hybridation du modèle territorial français : RGPP et réorganisations de l'Etat territorial</w:t>
+                <w:t xml:space="preserve">Comment se font les administrations : analyser des activités administratives constituantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.133-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2010.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie de la RGPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (136), pp.919-942. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.136.0919⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 4 (136), pp.775 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.136.0775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de jugement du politique : principes moraux, principes d’action et registre légal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Join-Lambert</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (1), pp.109-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.091.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rationalités politiques dans la réforme de l'État : le cas de la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (56-4 bis), pp.54-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.565.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de réforme de l’Etat sous la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 346, pp.8 - 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l’Etat. Continuités et ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.75 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.812.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire des bureaucraties wébériennes à l'ère de New Public Management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (35), pp.9 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.035.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 'steering state' model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (2), pp.133-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soctra.2010.03.002⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 49 (Supplement 2), pp.67 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2007.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hidden Politics of Administrative Reform: Cutting French Civil Service Wages with a Low-Profile Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.091.0109⟩</w:t>
+              <w:t xml:space="preserve">Governance. An international Journal of Policy, Administration and Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.23-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0491.2007.00343.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les rationalités politiques dans la réforme de l'État : le cas de la Ve République</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jeu redistribué sous la cinquième République : nouvelles formes et nouveaux acteurs de la réforme de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.565.0054⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (120), pp.721 - 742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.120.0721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivier Baruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (120), pp.625 - 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.120.0625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percevoir et juger la 'corruption politique' : enjeux et usages des enquêtes sur les représentations des atteintes à la probité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.812.0075⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (5-6), pp.757-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.555.0757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux formats de l'institution. Introduction au numéro spécial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 49 (Supplement 2), pp.67 - 89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soctra.2007.10.002⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 3 (147), pp.293 - 300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2005.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Hidden Politics of Administrative Reform: Cutting French Civil Service Wages with a Low-Profile Instrument</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (01), pp.218 - 220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle de 'l'État-stratège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (4), pp.431 - 450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2005.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau du contrôle des bureaucraties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126, pp.26 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.126.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padioleau (Jean-Gustave). Le réformisme pervers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (1), pp.206 - 211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical book review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Administrative Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (4), pp.712 - 716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines des politiques de réforme administrative sous la Vème République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (102), pp.307 - 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.102.0307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruire la réforme de l’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (55)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defensive versus Offensive Approaches to Administrative Reform in France (1988–1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance. An international Journal of Policy, Administration and Institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.23-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-0491.2007.00343.x⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 14 (1), pp.99 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/0952-1895.00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un jeu redistribué sous la cinquième République : nouvelles formes et nouveaux acteurs de la réforme de l'Etat</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.120.0721⟩</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (50), pp.168 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/polix.2000.1095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lascoumes</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hauts fonctionnaires croient-ils à leurs mythes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 55 (5-6), pp.757-785. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.555.0757⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 50 (2), pp.307 - 332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfsp.2000.395469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...781 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606212v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03606217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Abram De Swaan, Sous l'aile protectrice de l'État, 1995</w:t>
               </w:r>
@@ -7492,50 +7492,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Development and Current Features of the French Civil Service System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civil Service Systems in Western Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.185 - 216, 2011, 9781848442436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steering from the Centre in France in the 2000's. When Reorganizations meet Politicization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carl Dahlstrom; Guy B. Peters; Jon Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steering from the centre. Strengthening Political Control in Western Democracies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toronto Press, pp.27 - 53, 2011, 9781442610699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Public Management made in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'hôpital en réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Croquant, pp.39 - 59, 2011, 9782365120005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que les réformes font aux institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7544,294 +7781,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Belin, pp.75 - 101, 2011, 9782701157535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296716v1</w:t>
-              </w:r>
-[...235 lines deleted...]
-                <w:t xml:space="preserve">hal-02295991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre institutionnel et genèse des réformes</w:t>
               </w:r>
@@ -8730,50 +8730,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le moment CORDES (1966-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole de Montricher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'État à l'épreuve des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.37 - 71, 2005, 9782707147219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8821,139 +8903,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Etat à l’épreuve des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.7 - 20, 2005, 9782707147219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417679v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03400033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner à la réforme de l’Etat</w:t>
               </w:r>
@@ -9924,51 +9924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003118v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bertels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet&#8208;th&#233;venin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gove.70008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04836364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04874231v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.16517" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04372227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fleischer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutsal Yesilkagit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13740" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04077589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Thevenin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04143989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Th&#233;venin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03561906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padm.12827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03561885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver James" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gove.12670" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02507769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.168.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.0961" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padm.12361" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Lidec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0507" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.587" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0407" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315576712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Parrado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2013.742735" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00944712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01401400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Fimreite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Laegreid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0491.2012.01608.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.122.0041" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01955762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.193.0016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecrique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2011.06.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.136.0775" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.136.0919" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.091.0109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.565.0054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.812.0075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.035.0009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.10.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0491.2007.00343.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.120.0721" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivier Baruch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.120.0625" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.555.0757" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.06.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458891v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.126.0026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.102.0307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606213v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0952-1895.00153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q59FC1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2000.395469" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2000.1095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blangy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399564v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hammerschmid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van de Walle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Andrews" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01496745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott&#8206;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tallineau&#8206;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sin&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-critique-internationale-2007-2.htm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Montricher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ocqueteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04874296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04380549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094132v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/12592" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03450883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02507768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978085v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02146829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01340206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01340247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lodge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285375v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295991v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02365947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02366044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569282v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417679v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568695v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606220v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606221v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180048v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003118v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bertels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet&#8208;th&#233;venin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gove.70008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04836364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04874231v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.16517" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04372227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fleischer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutsal Yesilkagit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13740" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04077589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Thevenin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04143989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Th&#233;venin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03561906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padm.12827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03561885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver James" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gove.12670" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02507769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.168.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.0961" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padm.12361" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Lidec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0507" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.587" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0407" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315576712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Parrado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2013.742735" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00944712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01401400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Fimreite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Laegreid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0491.2012.01608.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.122.0041" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01955762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.193.0016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecrique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2011.06.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.136.0919" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.136.0775" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.091.0109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.565.0054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.812.0075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.035.0009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.10.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0491.2007.00343.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.120.0721" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivier Baruch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.120.0625" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.555.0757" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.06.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458891v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.126.0026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.102.0307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606213v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0952-1895.00153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q59FC1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2000.1095" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2000.395469" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blangy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399564v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hammerschmid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van de Walle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Andrews" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01496745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott&#8206;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tallineau&#8206;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sin&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-critique-internationale-2007-2.htm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Montricher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ocqueteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04874296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04380549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094132v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/12592" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03450883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02507768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978085v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02146829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01340206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01340247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lodge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285375v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296716v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02365947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02366044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569282v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568695v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606220v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606221v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180048v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>