--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -66,5210 +66,5301 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer le Policy State. Densification et interdépendances des politiques publiques.</w:t>
+                <w:t xml:space="preserve">Explorer le Policy State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Galès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Vol. 75 (4), pp.629-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.754.0629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer le Policy State. Densification et interdépendances des politiques publiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Galès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, 75 (4), pp.629-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05543192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varieties of Managerialism Inside the State. The Long‐Term Transformations of Management Structures in the French and German Central Governments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Bertels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Viallet‐thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance. An international Journal of Policy, Administration and Institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gove.70008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05003118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique des réorganisations ministérielles en France (1980-2014), Variations partisanes ou art ordinaire de gouverner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74 (1), pp.7-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Novak, New Democracy. The Creation of the Modern American State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/histoirepolitique.16517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transversalisation managériale de l’État Variété des activités gestionnaires dans l’administration française (1980-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Viallet-Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VOL. 12 (1), pp.141-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.231.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political time in public bureaucracies: Explaining variation of structural duration in European governments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Fleischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kutsal Yesilkagit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Administration Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 83 (6), pp.1813-1832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/puar.13740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transversalisation managériale de l’État. Variété des activités gestionnaires dans l’administration française (1980-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.141-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What's in a name? The politics of name changes inside bureaucracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kutsal Yesilkagit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Fleischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (4), pp.1091-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/padm.12827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The politics of government reorganization in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Fleischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Viallet-Thévenin</w:t>
+                <w:t xml:space="preserve">Kutsal Yesilkagit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governance. An international Journal of Policy, Administration and Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gove.12670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie de la rationalisation. De Max Weber aux programmes de recherche contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Billows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.11-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.211.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau phénomène bureaucratique. Le gouvernement par la performance entre bureaucratisation, marché et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/1 (70), pp.21 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.701.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bercy : empire ou constellation de principautés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (168), pp.9 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.168.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Orren, K. and Skowronek, S. The Policy State: An American Predicament, Harvard University Press, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.Online</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomy and managerial reforms in Europe: Let or make public managers manage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (1), pp.3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/padm.12361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le process tracing : du discours de la méthode aux usages pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Surel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (6), pp.961 - 965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.686.0961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de trajectoire de réformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (6), pp.1083 - 1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.686.1083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de la fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.507 - 541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.663.0507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : la tension savoirs-pouvoirs à l’épreuve du gouvernement par les indicateurs de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desmarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (58), pp.347-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de l’organisation : Les nouvelles divisions du travail étatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3-4 (66), pp.407-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.663.0407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management public dans l'administration d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La fonction publique, quelles évolutions ?, 384, pp.38 - 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French politics of retrenchment (2007–2012): Institutions and blame avoidance strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Administrative Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (3), pp.523 - 547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0020852315576712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Organizational Reforms in the Modern State: Specialization and Integration in Norway and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Fimreite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Laegreid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governance. An international Journal of Policy, Administration and Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1), pp.147 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0491.2012.01608.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectories of Administrative Reform: Institutions, Timing and Choices in France and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Parrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.22-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402382.2013.742735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hauts fonctionnaires ne croient-ils plus aux mythes de la réforme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acteurs Publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://www.acteurspublics.com/2013/11/15/les-hauts-fonctionnaires-ne-croient-ils-plus-aux-mythes-de-la-reforme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État, administration et politiques publiques : les dé-liaisons dangereuses : La France au miroir des sciences sociales nord-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, VOL. 12 (1), pp.141-171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.231.0141⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 1 (2), pp.41-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.122.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kutsal Yesilkagit</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New public management and professionals in the public sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bianic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paradeise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/padm.12827⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (supplément 1), pp.e1-e52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julia Fleischer</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État, experts et savoirs néo-managériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (193), pp.16 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.193.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classer et juger les transgressions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lecrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliver James</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (3), pp.447 - 482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. New Public Management et professions dans l’Etat : au-delà des oppositions, quelles recompositions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.293-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2011.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier débat : New Public Management et professions dans l’État : au-delà des oppositions, quelles recompositions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kutsal Yesilkagit</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bianic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paradeise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.293-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.8348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hybridation du modèle territorial français : RGPP et réorganisations de l'Etat territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (136), pp.919-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.136.0919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment se font les administrations : analyser des activités administratives constituantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.133-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2010.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie de la RGPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (136), pp.775 - 802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.136.0775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rationalités politiques dans la réforme de l'État : le cas de la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (56-4 bis), pp.54-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.565.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de jugement du politique : principes moraux, principes d’action et registre légal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lascoumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (1), pp.109-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.091.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de réforme de l’Etat sous la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 346, pp.8 - 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l’Etat. Continuités et ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.75 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.812.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire des bureaucraties wébériennes à l'ère de New Public Management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (35), pp.9 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.035.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 'steering state' model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (Supplement 2), pp.67 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2007.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hidden Politics of Administrative Reform: Cutting French Civil Service Wages with a Low-Profile Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance. An international Journal of Policy, Administration and Institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gove.12670⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.23-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0491.2007.00343.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivier Baruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Lallement</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.211.0011⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (120), pp.625 - 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.120.0625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jeu redistribué sous la cinquième République : nouvelles formes et nouveaux acteurs de la réforme de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (120), pp.721 - 742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.120.0721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau du contrôle des bureaucraties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126, pp.26 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.126.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padioleau (Jean-Gustave). Le réformisme pervers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (1), pp.206 - 211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percevoir et juger la 'corruption politique' : enjeux et usages des enquêtes sur les représentations des atteintes à la probité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020/1 (70), pp.21 - 47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.701.0021⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 55 (5-6), pp.757-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.555.0757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux formats de l'institution. Introduction au numéro spécial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507769v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Cyril Benoît</w:t>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Administration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (147), pp.293 - 300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2005.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (01), pp.218 - 220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yves Surel</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle de 'l'État-stratège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (4), pp.431 - 450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2005.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical book review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Administrative Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (4), pp.712 - 716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruire la réforme de l’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (55)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines des politiques de réforme administrative sous la Vème République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (102), pp.307 - 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.102.0307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defensive versus Offensive Approaches to Administrative Reform in France (1988–1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governance. An international Journal of Policy, Administration and Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (1), pp.99 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/0952-1895.00153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (50), pp.168 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/polix.2000.1095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hauts fonctionnaires croient-ils à leurs mythes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68 (6), pp.961 - 965. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.686.0961⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 50 (2), pp.307 - 332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfsp.2000.395469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Bruno Palier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Politics, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 15 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autonomy and managerial reforms in Europe: Let or make public managers manage?</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Abram De Swaan, Sous l'aile protectrice de l'État, 1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...200 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desmarez</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blangy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 4 (58), pp.347-369. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 39 (3), pp.371-373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...3188 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567669v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03606215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention réécrite au Colloque du Conseil d’Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les colloques du Conseil d’État : Les agences : une nouvelle gestion publique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.9782110094438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernisation vue par les fonctionnaires : enquête sur les perceptions des effets des réformes néo-managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercle de la réforme de l'Etat, Conseil économique et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5279,808 +5370,808 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le moment RCB ou le rêve d’un gouvernement rationnel (1962-1978). L’invention de la gestion des finances publiques (vol.3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bezes; Florence Descamps‎; Sébastien Kott‎. Institut de la gestion publique et du développement économique, Comité pour l’histoire économique et financière de la France, 3, pp.730, 2021, Histoire économique et financière - XIXe-XXe, 9782111620896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Administration Reforms in Europe: The View from the Top</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hammerschmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van de Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhys Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerhard Hammerschmid; Steven Van De Walle; Rhys Andrews; Philippe Bezes. Edward Elgar, pp.294, 2016, 9781783475391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven van de Walle</w:t>
+                <w:t xml:space="preserve">hal-01399564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du contrôle de la dépense à la gestion des services publics (1914-1967). L’invention de la gestion des finances publiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rhys Andrews</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gerhard Hammerschmid; Steven Van De Walle; Rhys Andrews; Philippe Bezes. Edward Elgar, pp.294, 2016, 9781783475391</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kott‎</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Tallineau‎</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bezes; Florence Descamps‎; Sébastien Kott‎; Lucile Tallineau‎. Comité pour l'histoire économique et financière de la France, 2, pp.675, 2013, 9782111293731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du contrôle de la dépense à la gestion des services publics (1914-1967). L’invention de la gestion des finances publiques.</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner (par) les finances publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Siné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.523, 2011, 9782724611939</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaborations et pratiques du droit budgétaire et comptable au XIXe siècle (1815-1914). L’invention de la gestion des finances publiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott‎</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Tallineau‎</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Bezes; Florence Descamps‎; Sébastien Kott‎; Lucile Tallineau‎. Comité pour l'histoire économique et financière de la France, 2, pp.675, 2013, 9782111293731</w:t>
+              <w:t xml:space="preserve">Philippe Bezes; Florence Descamps‎; Sébastien Kott‎; Lucile Tallineau‎. Comité pour l'histoire économique et financière de la France, 1, pp.580, 2010, Histoire économique et financière - XIXe-XXe, 9782110975164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gouverner (par) les finances publiques</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, pp.519, 2009, Le lien social, 9782130558132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformes de l'Etat et transformations démocratiques : le poids des héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bezes. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (35), pp.222, 2007, Critque international, 9782724630930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État à l'épreuve des sciences sociales : la fonction recherche dans les administrations sous la Ve République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses de Sciences Po, pp.523, 2011, 9782724611939</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole de Montricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ocqueteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bezes; Michel Chauvière; Jacques Chevallier; Nicole de Montricher; Frédéric Ocqueteau; Centre d'études et de recherches de sciences administratives et politiques (Paris). Éditeur scientifique. Éditions La Découverte, pp.370, 2005, Recherches, 9782707147219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Philippe Bezes; Florence Descamps‎; Sébastien Kott‎; Lucile Tallineau‎. Comité pour l'histoire économique et financière de la France, 1, pp.580, 2010, Histoire économique et financière - XIXe-XXe, 9782110975164</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action publique volontariste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions L'Harmattan, pp.253, 1994, 9782738429780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...312 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6090,3286 +6181,3286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le New Public Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonin Cohen; Bernard Lacroix; Philippe Riutort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.312-315, 2024, 9782348084683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventions et réinventions de l’administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gefen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.214-217, 2023, 9782271147530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents publics et administrations (chapitre 12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steve Jacob; Nathalie Schiffino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques publiques. Fondements et prospective pour l'analyse de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.613-678, 2021, 9782802767558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les héritages de la RCB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bezes; Florence Descamps‎; Sébastien Kott‎. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le moment RCB ou le rêve d’un gouvernement rationnel (1962-1978). L’invention de la gestion des finances publiques (vol.3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.629 - 657, 2021, 9782111620896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former pour réformer. La formation à la RCB au cœur de sa mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bezes; Florence Descamps‎; Sébastien Kott‎. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le moment RCB ou le rêve d’un gouvernement rationnel (1962-1978). L’invention de la gestion des finances publiques (vol.3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de la gestion publique et du développement économique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145 - 201, 2021, 9782111620896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Steve Jacob; Nathalie Schiffino. </w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moderniser l’État Michel Rocard et le renouveau du service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chatriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bergounioux; Mathieu Fulla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques publiques. Fondements et prospective pour l'analyse de l'action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.613-678, 2021, 9782802767558</w:t>
+              <w:t xml:space="preserve">Michel Rocard Premier Ministre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.175 - 199, 2020, 9782724625608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing Public Bureaucracies Like a Sociologist : (A Plea Towards) Reconnecting Sociology and Public Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geert Bouckaert; Werner Jann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Perspectives for Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leuven University Press, pp.163 - 188, 2020, 9789462702035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Moderniser l’État Michel Rocard et le renouveau du service public</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variété des transformations des bureaucraties européennes : une lecture par les instruments de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matyjasik Nicolas, Guenoun Marcel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En finir avec le New Public Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.47-76, 2019, 9782111293779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Legacies of New Public Management in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edoardo Ongaro; Sandra Van Thiel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of Public Administration and Management in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.919 - 966, 2018, 9781137552686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neo-Managerial Turn of Bureaucratic States. More Steering, More Devolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desmond King; Patrick Le Galès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconfiguring European States in Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.251 - 278, 2017, 9780198793373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges to French Public Administration: Mapping the Vitality of its Knowledge Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Elgie; Emiliano Grossman; Amy G. Mazur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.243 - 281, 2016, 9780199669691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Smooth NPMization to Structural Changes in France: Accelerated Reforms, Mixed Perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public administration reforms in Europe, the view from the top</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, edward Elgar, pp.56-62, 2016, 9781783475391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the use of public management tools in European public administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Administration Reforms in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, edward Elgar, pp.219-230, 2016, 9781783475391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civil Service Reforms, Public Service Bargains and Dynamics of Institutional Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of French Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.243 - 281, 2016, 9780199669691</w:t>
+              <w:t xml:space="preserve">Comparative Civil Service Systems in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.136 - 161, 2015, 9781137325785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le New Public Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurie Boussaguet; Sophie Jacquot; Pauline Ravinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une ‘French Touch’ dans l’analyse des politiques publiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.128 - 151, 2015, 9782724616453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crozier, The Bureaucratic Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Classics in Public Policy and Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.1 - 672, 2015, 9780199646135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Macro-Politics of Managerialism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Politics in Times of Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 312, 2012, 9780230304864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de réforme de l'état sous Sarkozy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques publiques 3. Les politiques publiques sous Sarkozy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.211 - 235, 2012, 9782724612387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development and Current Features of the French Civil Service System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Service Systems in Western Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.185 - 216, 2011, 9781848442436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steering from the Centre in France in the 2000's. When Reorganizations meet Politicization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carl Dahlstrom; Guy B. Peters; Jon Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steering from the centre. Strengthening Political Control in Western Democracies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toronto Press, pp.27 - 53, 2011, 9781442610699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Public Management made in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hôpital en réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, pp.39 - 59, 2011, 9782365120005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les réformes font aux institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Belin, pp.75 - 101, 2011, 9782701157535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre institutionnel et genèse des réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Belin, pp.55 - 73, 2011, 9782701157535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development and Current Features of the French Civil Service System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Van der Meer Frits, Civil Service Systems in Western Europe, Cheltenham, Edward Elgar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 185-215, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Gouverner (par) les finances publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Siné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner (par) les finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.17 - 111, 2011, 9782724611939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques publiques et sociologie de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.491 - 501, 2010, 9782724611755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path-Dependent and Path-Breaking Changes in the French Administrative System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tradition and Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.158 - 174, 2010, 9780230289635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Politiques publiques et sociologie de l'Etat</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives de recherche pour une histoire de la régulation des finances publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'invention de la gestion des finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.3 - 46, 2010, 9782110975164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reform of the State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developments in French politics 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.172 - 190, 2008, 9780230537002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant néo-managérial de l’administration française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques Publiques 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.215 - 254, 2008, 9782724610598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical Legacies and Dynamics of Institutional Change in Civil Service Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pierru</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Civil Service in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.121 - 136, 2007, 9781403997197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Top civil servants within changing configurations: from monopolization to contested places and roles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From the active to the enabling State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.121 - 163, 2007, 9781403903198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Top Civil Servants Within Changing Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From the Active to the Enabling State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.121 - 163, 2007, 9781403903198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrences ministérielles et différenciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science politique de l'administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Economica, pp.236 - 252, 2006, 271785147X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moment CORDES (1966-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole de Montricher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'État à l'épreuve des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.37 - 71, 2005, 9782707147219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole de Montricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ocqueteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Etat à l’épreuve des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.7 - 20, 2005, 9782707147219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner à la réforme de l’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement, Organisation et Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, 2005, 9782763782270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État et les savoirs managériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trente ans de réforme de l’Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.9 - 40, 2005, 9782100489145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.491 - 501, 2010, 9782724611755</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.38 - 48, 2004, 2724609484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...884 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalisation salariale dans l’administration française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner par les instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.71 - 122, 2004, 9782724609493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La “mission Picq” ou la tentation de l’architecte. Les hauts fonctionnaires dans la réforme de l’Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Nay; Andy Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gouvernement du compromis. Courtiers et généralistes dans l’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, pp.111 - 147, 2002, 9782717845297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureaucrats, Politicians and the Politics of Administrative Reforms in France (1988-1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Peters; Jon Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bureaucrats, Politicians and Institutional Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.47 - 60, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9379,104 +9470,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de la réorganisation administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9486,130 +9577,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorganizing the Modern State in Comparative Perspective: Specialization and Integration in Norway and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Fimreite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Laegreid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Lidec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9619,165 +9710,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du favoritisme à la corruption : les représentations sociales des Français en matière d’atteintes à la probité publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Cohen de Timary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Le Huédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, pp.339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9924,51 +10015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003118v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bertels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet&#8208;th&#233;venin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gove.70008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04836364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04874231v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.16517" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04372227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fleischer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutsal Yesilkagit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13740" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04077589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Thevenin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04143989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Th&#233;venin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03561906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padm.12827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03561885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver James" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gove.12670" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02507769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.168.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.0961" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padm.12361" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Lidec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0507" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.587" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0407" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315576712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Parrado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2013.742735" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00944712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01401400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Fimreite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Laegreid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0491.2012.01608.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142172v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.122.0041" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01955762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.193.0016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecrique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2011.06.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.136.0919" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.136.0775" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.091.0109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.565.0054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.812.0075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.035.0009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.10.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0491.2007.00343.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.120.0721" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivier Baruch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.120.0625" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.555.0757" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007659v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.06.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458891v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.126.0026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.102.0307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606213v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0952-1895.00153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q59FC1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2000.1095" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2000.395469" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blangy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399564v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hammerschmid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van de Walle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Andrews" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01496745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott&#8206;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tallineau&#8206;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sin&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-critique-internationale-2007-2.htm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Montricher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ocqueteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04874296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04380549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094132v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/12592" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03450883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02507768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978085v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02146829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01340206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01340247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lodge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285375v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296716v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02365947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02366044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569282v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568695v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397659v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606220v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606221v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180048v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05605489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.754.0629" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Bertels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet&#8208;th&#233;venin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gove.70008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04836364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04874231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.16517" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04143989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Th&#233;venin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0141" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04372227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fleischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutsal Yesilkagit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13740" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04077589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Thevenin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03561906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padm.12827" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03561885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver James" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gove.12670" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Billows" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02507769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.168.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padm.12361" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.0961" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1083" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Lidec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01402929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.587" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0407" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Guillemot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852315576712" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01401400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Fimreite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Laegreid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0491.2012.01608.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Parrado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2013.742735" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00944712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.122.0041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01955762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.193.0016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecrique" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2011.06.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.136.0919" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01338513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.136.0775" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285409v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.565.0054" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.091.0109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415781v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.812.0075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.035.0009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.10.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0491.2007.00343.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivier Baruch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.120.0625" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.120.0721" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02142123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.126.0026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.555.0757" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.06.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.102.0307" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/0952-1895.00153" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q59FC1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2000.1095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2000.395469" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blangy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180057v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01399564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hammerschmid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van de Walle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Andrews" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01496745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott&#8206;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Tallineau&#8206;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sin&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180066v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-critique-internationale-2007-2.htm" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295979v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Montricher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ocqueteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04874296v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04380549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03450883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03094131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/12592" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02507768v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02146829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285412v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01340206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01340247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295999v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lodge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520666v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285375v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295991v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02365947v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01257027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02366044v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572767v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415948v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569282v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400033v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417679v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397659v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606220v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180065v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>