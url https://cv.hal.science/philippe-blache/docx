--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Blache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS - Institute of Language, Communication and the Brain - Laboratoire Parole & Langage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste de publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis directeur de recherche au CNRS. Mes travaux portent sur le traitement du langage d'un point de vue formel, informatique et neuro-linguistique. Je m'intéresse particulièrement à la façon dont les humains traitent le langage dans des contextes naturels, tels que les conversations. Un aspect de mon travail consiste à développer des outils et des méthodes pour analyser les données collectées dans des environnements écologiques, en prêtant attention aux aspects multimodaux de la communication. Mes recherches se concentrent principalement sur les aspects théoriques et expérimentaux visant le développement d'un modèle cognitif complet du traitement du langage. Récemment, j'ai exploré ces questions en étudiant les bases neuronale des interactions naturelles, en utilisant des ensembles de données multimodales uniques et de grande taille pour étudier l'activité cérébrale pendant les conversations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été directeur de deux unités de recherche du CNRS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2LC, LPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), et été fondateur et directeur d'un laboratoire d'excellence (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) puis de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Language, Communication and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L'ILCB est une réalisation majeure qui regroupe 10 unités de recherche en linguistique (LPL), psychologie (LPC, ISM, PRISM), neurosciences (INT, INS, LNC), mathématiques (I2M) et informatique (LIS, LIA). Il fédère également 6 plateformes expérimentales en imagerie cérébrale, réalité virtuelle et primatologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maïwenn Fleig, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling the alignment between participants and exploring its neural correlates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Computer Science (co-supervision with Prof. Leonor Becerra, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hiroyoshi Yamasaki, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence during conversations: an interdisciplinary approach from language to the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Cognitive Science (co-supervision with Prof. Daniele Schön, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lilia Azrou, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Multi-layer model for text coherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Computer Science (co-supervision with Prof. Houda Oufaida, Algiers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Already defended</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eliot Maës (2025) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal learning for modeling information transfer in natural interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Computer Science (co-supervision with Prof. Leonor Becerra, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auriane Boudin (2024) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedbacks in interaction: a computational model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Linguistics (ILCB grant, co-supervision with Prof. Magalie Ochs, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Giulia Rambelli (2022) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Distributional and Constructional Approaches: Towards a new Model of Language Comprehension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Linguistics (co-tutelle Prof. Alessandro Lenci, AMU - University of Pisa, Italy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emmanuele Chersoni (2018) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explaining Complexity in Human Language Processing: A Distributional Semantic Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Linguistics (co-tutelle Prof. Alessandro Lenci, AMU - University of Pisa, Italy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Houda Oufaida (2017) Computer Science (co-supervision Prof. Omar Nouali, Algiers University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raja Bensalem (2017) Computer Science (co-tutelle Prof. Kais Haddar, University of Sfax, Tunisia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inès Zribi (2016) Computer Science (co-direction Prof. Lamia Belguith, University of Sfax, Tunisia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Guardiola (2014) Linguistics (co-supervision Dr Roxane Bertrand)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Maaloul (2012) Computer Science (co-tutelle Prof. Lamia Belguith, University of Sfax, Tunisia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Prost (2008) Computer Science, co-tutelle Prof. Diego Molla, Macquarie University, Australia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alain Régnier (2007) Linguistics, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laurianne Sitbon (2007) Computer Science (co-supervision Prof. Patrice Bellot, Université Avignon)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Laure Guénot (2006) Linguistics, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tristan Van Rullen (2005) Computer Science, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Omar Nouali (2004) Computer Science, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sylvain N'Guéma (1998) Computer Science, Université d'Avignon (Français)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of conversational feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2026.2617245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing or not composing? Towards Distributional Construction Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions and Frames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cf.25004.bla⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Generative Models and the Parallel Architecture of Language: A Critical Review and Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of discourse connectives on the predictions of humans and language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.1363120. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2024.1363120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (7), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-cognitive model of comprehension based on prediction and unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.1356541. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2024.1356541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach for modeling engagement in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1062342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arabic Probabilistic Parser based on a Property Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Asian and Low-Resource Language Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3612921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal behavioral cues analysis of the sense of presence and co-presence during a social interaction with a virtual patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MarsaTag software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all arguments are processed equally: a distributional model of argument complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.873-900. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09533-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying circulating cell-free DNA in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Al Amir Dache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thezenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Otandault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Tanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5220. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training doctors’ social skills to break bad news: evaluation of the impact of virtual environment displays on the sense of presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-018-0289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structured Distributional Model of Sentence Meaning and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Pannitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, no. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological disambiguation of Tunisian dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2017.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Syntax by Means of Properties: a Formal Framework for Descriptive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.183-224. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15398/jlm.v4i2.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Redundancy and Maximum Relevance for Single and multi-document Arabic Text Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.450-461. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2014.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-interruptions et disfluences en français parlé dans quatre corpus du CID.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le français parlé, 29, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des troubles de la communication : La Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour adapter les systèmes de recherche d'information aux dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (2), pp.123-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moteur de prédiction de mots de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (2), pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre de Ressources pour la Description de l'Oral (CRDO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par apprentissage basée sur des modèles linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (5), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage automatique de courriels : une approche adaptative et multi niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (11-12), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : Un système d'aide à la communication pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOX9 is an intestine crypt transcription factor, is regulated by the Wnt pathway, and represses the CDX2 and MUC2 genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van de Wetering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Domon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 166 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.200311021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances à distance à l'aide de graphes de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (3), pp.63-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Generative Constraint-Based Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Morawietz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating strongly informative utterances in conversation using multimodal cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cognitive Science Society, Jul 2025, San Francisco, CA US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistically-Inspired Approach for the Evaluation of Spoken Language Features in Conversational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Silem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Neural Correlates of Predictability in Natural Face-to-Face Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Silem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Linguistique pour l’Évaluation des Caractéristiques du Langage Parlé dans les Modèles Conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Silem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus BrainKT: Etudier l’instanciation du common ground par l’analyse des indices verbaux, gestuels et neurophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Neural Coherence Models to Assess Discourse Coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Azrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israa Hamdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Brno, Czech Republic. pp.134-146, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70563-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did You Get It? A Zero-Shot Approach To Locate Information Transfers In Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA and ICCL, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche zero-shot pour localiser les transferts d’informations en conversation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTCOME Virtual: a tool for automatically creating virtual character animations’ from human videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Derban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre D’ambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652988.3696196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Frequent Phrases Directly Retrieved like Idioms? An Investigation with Self-paced Reading and Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Senaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiword Expressions (MWE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Effect of Discourse Connectives on Transformer Surprisal: Language Models Understand Connectives; Even So They Are Surprised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th BlackboxNLP Workshop: Analyzing and Interpreting Neural Networks for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.blackboxnlp-1.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep and compositional, or shallow and direct: two routes and one loop for a new approach to language understanding in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION (ICMI ’23 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Coding, Good-enough Processing and Constructions - A Neuro-cognitive Model for Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dilaogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying common ground instantiation using audio, video and brain behaviours: the BrainKT corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference on RECENT ADVANCES IN NATURAL LANGUAGE PROCESSING (RANLP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Badalona Corpus An Audio, Video and Neuro-Physiological Conversational Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena-Marie Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared knowledge in natural conversations: can entropy metrics shed light on information transfers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference on Computational Natural Language Learning (CoNLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Question Classification for Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on NLP &amp; Artificial Intelligence Techniques (NLAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Cat Drink the Coffee? Challenging Transformers with Generalized Event Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pedinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2021: The Tenth Joint Conference on Lexical and Computational Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.starsem-1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue (TSD )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Olomouc, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83527-9_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Ground, Frames and Slots: Understanding Doctors Interacting with a Virtual Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Natural Language Computing (NATL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level classification for dialogue act recognition in task-oriented dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Probabilistic, Distributional and Transformer-Based Models on Logical Metonymy Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics and the 10th International Joint Conference on Natural Language Processing (AACL-IJCNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brain-IHM Dataset: a New Resource for Studying the Brain Basis of Human-Human and Human-Machine Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for predicting backchannel feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de données Brain-IHM : une nouvelle ressource pour l'analyse des bases cérébrales des conversations humain-humain et humain-agent-virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Temporal Predictive Features for Virtual Patients Feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Elias Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agent (IVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Cues of the Sense of Presence and Co-presence in Human-Virtual Agent Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agent (IVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.218-220, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributional Semantics Meets Construction Grammar. Towards a Unified Usage-Based Model of Grammar and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Designing Meaning Representations (DMR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherence model for sentence ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23281-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acorformed Corpus: Investigating Multimodality in Human-Human and Human-Virtual Patient Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreau De Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What common ground between a human and a virtual agent? The case of task-oriented dialogues for breaking bad news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Knowledge in Sentence Processing: A New Dataset for the Evaluation of Argument Typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018 Workshop on Linguistic and Neurocognitive Resources (LiNCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Automatic Prediction of the Sense of Presence in Virtual Reality Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Human-Agent Interaction (HAI-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système semi-autonome pour la création de corpus d'interaction humain-machine en réalité virtuelle Application au système Acorformed pour la formation des médecins à l'annonce d'évènements indésirable graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Violations of Selectional Restrictions with Distributional Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Torrens Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Linguistic Complexity and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Studying Idiom Processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Neuro-Cognitive Resources (LiNCR), LREC 2018 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Structure Necessary for Modeling Argument Expectations in Distributional Semantics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computational Semantics (IWCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture of virtual patient simulation platform to train doctors to break bad news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine I Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computer Animation and Social Agents (CASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Thematic Fit with Distributional Feature Overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Empirical Methods for Natural Language Processing 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Metonymy in a Distributional Model of Sentence Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Joint Conference on Lexical and Computational Semantics (*SEM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.168 - 177, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S17-1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzziness and variability in natural language processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adria Torrens Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Jimenez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Naples, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue management in task-oriented dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGCHI International Workshop on In-vestigating Social Interactions with Artificial Agents (ISIAA'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139491.3139507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv: A New Treebank for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Patient for Training Doctors to Break Bad News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop, Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brest, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence boundary detection for transcribed Tunisian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konvens-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUHR-UNIVERSITAT BOCHUM, 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-enough parsing, Whenever possible interpretation: a constraint-based model of sentence comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSLP-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Verbs with Rich Contexts: an Evaluation on Verb Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing APSyn against Vector Cosine on Similarity Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality for Training Doctors to Break Bad News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de réalité virtuelle d'apprentissage : la formation des médecins à l'annonce d'évènements indésirables graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone d'Oncologie Multidisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaGram: an Excursion in the Forests of Parsing Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven model of virtual patient for doctor social training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soisik Verbog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agent - GREATS Workshop (Graphical and Robotic Embodied Agents for Therapeutic Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Patient to Train Doctors to Break Bad News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2016 - Workshop francophone Affect, Compagnons Artificiels et Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Distributional Model of Semantic Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Computational Linguistics for Linguistic Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.12 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating distributional vectors into a construction-based framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSALT (Distributional Semantics and Linguistic Theory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bolzano, Italy. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un nouveau treebank à partir de quatrièmes de couverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.480-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie automatique des langues à partir de treebanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.232-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv, a Backcover Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebanks and Linguistic Theories 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Warsaw, Poland. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure of Backcovers: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïig Pénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of First TextLink Action Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Modeling Method to Enrich the Arabic Treebank ATB with Syntactic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier scope: a formal and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capelier-Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SC: Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé Automatique Multilingue. Expérimentations sur l'Anglais, l'Arabe et le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaTag, a tagger for French written texts and speech transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Asian Pacific Corpus linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hong Kong, China. pp.220-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an Arabic linguistic resource from a treebank: the Case of Property Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elkarwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Text, Speech and Dialogue (TSD 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic. pp.240-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunks et activation : un modèle de facilitation du traitement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement du FTB : un treebank hybride constituants/propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and processing difficulty models. A pilot study for eye-tracking data on the French Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Eye-tracking and Natural Language Processing at The 24th International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experiments on prosodic and discourse units in the Corpus of Interactional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeineDial, 16th SEMDIAL Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and Treebank Enrichment with Constraint-Based Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Linguistic Difficulty by Means of a Morpho-Syntactic Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Singapore, Singapore. pp.160-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'annotation à large échelle : le projet OTIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA : Annoter les corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal scheme for multimodal grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Conference on Computational Linguistics: Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.63--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de caractérisation de la complexité syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse and Interaction in French conversations, a case study for Interoperable Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les outils du LPL pour l'analyse syntaxique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA "Quels analyseurs syntaxiques pour le français ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des relations d'alignement pour décrire l'interaction des domaines linguistiques : vers des Grammaires Multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Senlis, France. pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general scheme for broad-coverage multimodal annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Singapour, Singapore. pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus of real-life questions for evaluating robustness of QA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantification Model of Grammaticality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Constraints and Language Processing (CSLP2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Hambourg, Germany. pp.5--19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Lexical Resources And Semantic Networks On A Corpus Of Mental Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la qualité de l'étiquetage sur le chunking: une corrélation dépendant de la taille des chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité et recherche d'information : vers une meilleure accessibilité Intégration de la lisibilité au calcul de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phrastiques phonétiques pour la réécriture de phrases dysorthographiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le module de reformulation iconique de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.519-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic based sentence level rewriting of questions typed by dyslexic spellers in an information retrieval context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souris et claviers virtuels pour le contrôle alternatif de l'environnement informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH (Accessibilité et systèmes de suppléance aux personnes en situations de handicaps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CID Video Corpus: A Multimodal Resource for Gesture Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISGS conference 'Integrating Gestures'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de contrôle pour l'analyse en Grammaires de Propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Based Parsing as an Efficient Solution: Results from the Parsing Evaluation Campaign EASy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Balfourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prédiction automatique de la difficulté d'une question en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grivolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability Prediction by Means of Grammaticality Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : un outil de communication et de rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Scientifique International des Orthophonistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Efficient Parser for Non-Canonical Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'acquisition, la maintenance et la validation de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maeyhieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse superficielle et profonde : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Selected Phrases through Constraint Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'analyse lexicale pour le développement du Français Fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A descriptive and formal perspective for grammar development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Natural-Language Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA : Un système de communication alternative évolutif et réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines et propriétés : une description de la répartition de l'information linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Linguistiques (JEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nantes, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints: an operational framework for Constructions Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language as a complex system: the case of phonetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso de Lingüística General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Jacques de Compostelle, Spain. pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité d'information syntaxique et gradient de grammaticalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Marseille, France. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic resources and cognitive aspects in alternative communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joysticks USB:une interface simple d’entrée-commande sur PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Électroniciens du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-level constraints for linguistic domain interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Parsing Technologies (IWPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France. pp.245-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille d'évaluation pour les analyseurs syntaxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Evaluation des analyseurs syntaxiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Batz-sur-Mer, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based technique for grammar development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie cognitive de la langue basée sur les contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Batz-sur-Mer, France. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Corpus Annotation with Property Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sozopol, Bulgaria. pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés et analyse d'un langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème conférence sur le Traitement Automatique des Langues Naturelles (TALN'1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. http://www.atala.org/taln_archives/TALN/TALN-1999/taln-1999-long-004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Paced Reading Study on Processing Constructions with Different Degrees of Compositionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th Annual Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, UC Santa Cruz, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-enough parsing, activation, prediction: Evidence from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite ILCB/BLRI Porquerolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Villadsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholar Publishing, pp.325, 2014, 978-1-4438-6052-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of CSLP-06, the 2006 Workshop on Constraints and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association for Computational Linguistics, pp.61, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédiction au coeur de la communication : une perspective interdisciplinaire entre linguistique, intelligence artificielle et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Courtet; Mireille Besson; Françoise Lavocat; François Lecercle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-193, 2025, Theatrum mundi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Self Interruptions in French Language Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liesbeth Degand; Gaëtanelle Gilquin; Laurence Meurant; Anne Catherine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties. Corpora and Language in Use –Proceedings 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings 4, , pp.109-138, 2019, Corpora and Language in Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed interpretation, shallow processing and constructions: the basis of the &amp;quot;interpret whenever possible&amp;quot; principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Approach to Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A property grammar-based method to enrich the Arabic treebank ATB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Fred, Jan L.G. Dietz, David Aveiro, Kecheng Liu, Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.302-323, 2016, 978-3-319-52757-4. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52758-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-and-Deep Parsing: a Cognitive Model of Sentence Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Poibeau &amp; A. Villavicencio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Computational Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.1-24, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Theoretic Syntax: Property Grammar, Status and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blache; Henning Christiansen; Verónica Dahl; Denys Duchier; Jørgen Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter three, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-56, 2014, 978-1-4438-6052-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01471759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints in (computational) linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Villadsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blache, Henning Christiansen, Verónica Dahl, Denys Duchier, Jørgen Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic summarization of Semitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Zitouni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, TANLP (24)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Exploiting Constraint-Based Treebanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Duchier &amp; Y. Parmentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2013, LNCS (8114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche cognitive du traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Garbay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et sciences cognitives : influences ou confluence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH Editions, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et analyse syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bellot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information contextuelle, assistée et personnalisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences, pp.57-72, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des langues plus complexes que d'autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Alario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toutes les questions que vous vous posez sur votre cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Odile Jacob, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora: the ToMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kipp M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.38-53, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.1-11, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradience, Constructions and Constraint Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Christiansen, P. Rossen Skadhauge, J. Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.74-90, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantitative Theory of Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana-Maria Di Sciullo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UG and External Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.375-388, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property Grammars: a Fully Constraint-Based Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Christiansen, P. Rossen Skadhauge, J. Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-16, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lofaso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de l'Institut Garches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Frison Roche, pp.82-93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation des Grammaires de Propriétés en CHR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veronica Dahl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation en Logique avec Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.149-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer des systèmes de compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guizol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon N'Guema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chibout &amp; al. ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et évaluation en ingénierie de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duculot, pp.265-275, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing or Not Composing? Towards Distributional Construction Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Auto-Breaks in Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lexique syntaxique des verbes du français : VfrLPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA : une plateforme de communication alternative Articulation des schémas cognitifs, de langage et de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Blache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS - Institute of Language, Communication and the Brain - Laboratoire Parole & Langage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste de publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis directeur de recherche au CNRS. Mes travaux portent sur le traitement du langage d'un point de vue formel, informatique et neuro-linguistique. Je m'intéresse particulièrement à la façon dont les humains traitent le langage dans des contextes naturels, tels que les conversations. Un aspect de mon travail consiste à développer des outils et des méthodes pour analyser les données collectées dans des environnements écologiques, en prêtant attention aux aspects multimodaux de la communication. Mes recherches se concentrent principalement sur les aspects théoriques et expérimentaux visant le développement d'un modèle cognitif complet du traitement du langage. Récemment, j'ai exploré ces questions en étudiant les bases neuronale des interactions naturelles, en utilisant des ensembles de données multimodales uniques et de grande taille pour étudier l'activité cérébrale pendant les conversations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été directeur de deux unités de recherche du CNRS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2LC, LPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), et été fondateur et directeur d'un laboratoire d'excellence (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) puis de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Language, Communication and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L'ILCB est une réalisation majeure qui regroupe 10 unités de recherche en linguistique (LPL), psychologie (LPC, ISM, PRISM), neurosciences (INT, INS, LNC), mathématiques (I2M) et informatique (LIS, LIA). Il fédère également 6 plateformes expérimentales en imagerie cérébrale, réalité virtuelle et primatologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maïwenn Fleig, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling the alignment between participants and exploring its neural correlates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Computer Science (co-supervision with Prof. Leonor Becerra, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hiroyoshi Yamasaki, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence during conversations: an interdisciplinary approach from language to the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Cognitive Science (co-supervision with Prof. Daniele Schön, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lilia Azrou, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Multi-layer model for text coherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Computer Science (co-supervision with Prof. Houda Oufaida, Algiers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Already defended</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eliot Maës (2025) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal learning for modeling information transfer in natural interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Computer Science (co-supervision with Prof. Leonor Becerra, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auriane Boudin (2024) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedbacks in interaction: a computational model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Linguistics (ILCB grant, co-supervision with Prof. Magalie Ochs, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Giulia Rambelli (2022) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Distributional and Constructional Approaches: Towards a new Model of Language Comprehension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Linguistics (co-tutelle Prof. Alessandro Lenci, AMU - University of Pisa, Italy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emmanuele Chersoni (2018) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explaining Complexity in Human Language Processing: A Distributional Semantic Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Linguistics (co-tutelle Prof. Alessandro Lenci, AMU - University of Pisa, Italy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Houda Oufaida (2017) Computer Science (co-supervision Prof. Omar Nouali, Algiers University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raja Bensalem (2017) Computer Science (co-tutelle Prof. Kais Haddar, University of Sfax, Tunisia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inès Zribi (2016) Computer Science (co-direction Prof. Lamia Belguith, University of Sfax, Tunisia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Guardiola (2014) Linguistics (co-supervision Dr Roxane Bertrand)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Maaloul (2012) Computer Science (co-tutelle Prof. Lamia Belguith, University of Sfax, Tunisia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Prost (2008) Computer Science, co-tutelle Prof. Diego Molla, Macquarie University, Australia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alain Régnier (2007) Linguistics, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laurianne Sitbon (2007) Computer Science (co-supervision Prof. Patrice Bellot, Université Avignon)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Laure Guénot (2006) Linguistics, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tristan Van Rullen (2005) Computer Science, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Omar Nouali (2004) Computer Science, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sylvain N'Guéma (1998) Computer Science, Université d'Avignon (Français)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing or not composing? Towards Distributional Construction Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions and Frames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cf.25004.bla⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of conversational feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2026.2617245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (7), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of discourse connectives on the predictions of humans and language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.1363120. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2024.1363120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-cognitive model of comprehension based on prediction and unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.1356541. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2024.1356541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Generative Models and the Parallel Architecture of Language: A Critical Review and Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach for modeling engagement in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1062342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arabic Probabilistic Parser based on a Property Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Asian and Low-Resource Language Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3612921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MarsaTag software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal behavioral cues analysis of the sense of presence and co-presence during a social interaction with a virtual patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all arguments are processed equally: a distributional model of argument complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.873-900. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09533-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying circulating cell-free DNA in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Al Amir Dache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thezenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Otandault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Tanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5220. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training doctors’ social skills to break bad news: evaluation of the impact of virtual environment displays on the sense of presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-018-0289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structured Distributional Model of Sentence Meaning and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Pannitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, no. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological disambiguation of Tunisian dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2017.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Syntax by Means of Properties: a Formal Framework for Descriptive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.183-224. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15398/jlm.v4i2.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Redundancy and Maximum Relevance for Single and multi-document Arabic Text Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.450-461. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2014.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-interruptions et disfluences en français parlé dans quatre corpus du CID.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le français parlé, 29, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des troubles de la communication : La Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour adapter les systèmes de recherche d'information aux dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (2), pp.123-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moteur de prédiction de mots de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (2), pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre de Ressources pour la Description de l'Oral (CRDO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage automatique de courriels : une approche adaptative et multi niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (11-12), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par apprentissage basée sur des modèles linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (5), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOX9 is an intestine crypt transcription factor, is regulated by the Wnt pathway, and represses the CDX2 and MUC2 genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van de Wetering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Domon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 166 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.200311021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : Un système d'aide à la communication pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances à distance à l'aide de graphes de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (3), pp.63-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Generative Constraint-Based Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Morawietz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Linguistique pour l’Évaluation des Caractéristiques du Langage Parlé dans les Modèles Conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Silem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistically-Inspired Approach for the Evaluation of Spoken Language Features in Conversational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Silem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Neural Correlates of Predictability in Natural Face-to-Face Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Silem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating strongly informative utterances in conversation using multimodal cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cognitive Science Society, Jul 2025, San Francisco, CA US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did You Get It? A Zero-Shot Approach To Locate Information Transfers In Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA and ICCL, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Neural Coherence Models to Assess Discourse Coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Azrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israa Hamdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Brno, Czech Republic. pp.134-146, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70563-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus BrainKT: Etudier l’instanciation du common ground par l’analyse des indices verbaux, gestuels et neurophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche zero-shot pour localiser les transferts d’informations en conversation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTCOME Virtual: a tool for automatically creating virtual character animations’ from human videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Derban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre D’ambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652988.3696196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Frequent Phrases Directly Retrieved like Idioms? An Investigation with Self-paced Reading and Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Senaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiword Expressions (MWE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep and compositional, or shallow and direct: two routes and one loop for a new approach to language understanding in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Effect of Discourse Connectives on Transformer Surprisal: Language Models Understand Connectives; Even So They Are Surprised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th BlackboxNLP Workshop: Analyzing and Interpreting Neural Networks for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.blackboxnlp-1.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION (ICMI ’23 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Coding, Good-enough Processing and Constructions - A Neuro-cognitive Model for Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dilaogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying common ground instantiation using audio, video and brain behaviours: the BrainKT corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference on RECENT ADVANCES IN NATURAL LANGUAGE PROCESSING (RANLP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Badalona Corpus An Audio, Video and Neuro-Physiological Conversational Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena-Marie Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared knowledge in natural conversations: can entropy metrics shed light on information transfers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference on Computational Natural Language Learning (CoNLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Question Classification for Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on NLP &amp; Artificial Intelligence Techniques (NLAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue (TSD )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Olomouc, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83527-9_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Cat Drink the Coffee? Challenging Transformers with Generalized Event Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pedinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2021: The Tenth Joint Conference on Lexical and Computational Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.starsem-1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Ground, Frames and Slots: Understanding Doctors Interacting with a Virtual Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Natural Language Computing (NATL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brain-IHM Dataset: a New Resource for Studying the Brain Basis of Human-Human and Human-Machine Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for predicting backchannel feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de données Brain-IHM : une nouvelle ressource pour l'analyse des bases cérébrales des conversations humain-humain et humain-agent-virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level classification for dialogue act recognition in task-oriented dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Probabilistic, Distributional and Transformer-Based Models on Logical Metonymy Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics and the 10th International Joint Conference on Natural Language Processing (AACL-IJCNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Cues of the Sense of Presence and Co-presence in Human-Virtual Agent Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agent (IVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.218-220, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributional Semantics Meets Construction Grammar. Towards a Unified Usage-Based Model of Grammar and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Designing Meaning Representations (DMR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Temporal Predictive Features for Virtual Patients Feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Elias Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agent (IVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherence model for sentence ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23281-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système semi-autonome pour la création de corpus d'interaction humain-machine en réalité virtuelle Application au système Acorformed pour la formation des médecins à l'annonce d'évènements indésirable graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Studying Idiom Processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Neuro-Cognitive Resources (LiNCR), LREC 2018 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Violations of Selectional Restrictions with Distributional Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Torrens Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Linguistic Complexity and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Knowledge in Sentence Processing: A New Dataset for the Evaluation of Argument Typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018 Workshop on Linguistic and Neurocognitive Resources (LiNCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Automatic Prediction of the Sense of Presence in Virtual Reality Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Human-Agent Interaction (HAI-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What common ground between a human and a virtual agent? The case of task-oriented dialogues for breaking bad news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acorformed Corpus: Investigating Multimodality in Human-Human and Human-Virtual Patient Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreau De Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Thematic Fit with Distributional Feature Overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Empirical Methods for Natural Language Processing 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Metonymy in a Distributional Model of Sentence Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Joint Conference on Lexical and Computational Semantics (*SEM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.168 - 177, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S17-1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture of virtual patient simulation platform to train doctors to break bad news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine I Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computer Animation and Social Agents (CASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzziness and variability in natural language processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adria Torrens Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Jimenez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Naples, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue management in task-oriented dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGCHI International Workshop on In-vestigating Social Interactions with Artificial Agents (ISIAA'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139491.3139507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Structure Necessary for Modeling Argument Expectations in Distributional Semantics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computational Semantics (IWCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality for Training Doctors to Break Bad News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de réalité virtuelle d'apprentissage : la formation des médecins à l'annonce d'évènements indésirables graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone d'Oncologie Multidisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Verbs with Rich Contexts: an Evaluation on Verb Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing APSyn against Vector Cosine on Similarity Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven model of virtual patient for doctor social training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soisik Verbog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agent - GREATS Workshop (Graphical and Robotic Embodied Agents for Therapeutic Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaGram: an Excursion in the Forests of Parsing Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Patient to Train Doctors to Break Bad News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2016 - Workshop francophone Affect, Compagnons Artificiels et Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Distributional Model of Semantic Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Computational Linguistics for Linguistic Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.12 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating distributional vectors into a construction-based framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSALT (Distributional Semantics and Linguistic Theory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bolzano, Italy. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Patient for Training Doctors to Break Bad News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop, Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brest, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv: A New Treebank for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence boundary detection for transcribed Tunisian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konvens-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUHR-UNIVERSITAT BOCHUM, 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-enough parsing, Whenever possible interpretation: a constraint-based model of sentence comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSLP-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie automatique des langues à partir de treebanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.232-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure of Backcovers: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïig Pénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of First TextLink Action Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv, a Backcover Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebanks and Linguistic Theories 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Warsaw, Poland. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un nouveau treebank à partir de quatrièmes de couverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.480-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Modeling Method to Enrich the Arabic Treebank ATB with Syntactic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier scope: a formal and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capelier-Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SC: Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé Automatique Multilingue. Expérimentations sur l'Anglais, l'Arabe et le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaTag, a tagger for French written texts and speech transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Asian Pacific Corpus linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hong Kong, China. pp.220-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an Arabic linguistic resource from a treebank: the Case of Property Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elkarwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Text, Speech and Dialogue (TSD 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic. pp.240-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunks et activation : un modèle de facilitation du traitement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and processing difficulty models. A pilot study for eye-tracking data on the French Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Eye-tracking and Natural Language Processing at The 24th International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experiments on prosodic and discourse units in the Corpus of Interactional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeineDial, 16th SEMDIAL Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and Treebank Enrichment with Constraint-Based Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement du FTB : un treebank hybride constituants/propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Linguistic Difficulty by Means of a Morpho-Syntactic Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Singapore, Singapore. pp.160-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'annotation à large échelle : le projet OTIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA : Annoter les corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de caractérisation de la complexité syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse and Interaction in French conversations, a case study for Interoperable Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal scheme for multimodal grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Conference on Computational Linguistics: Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.63--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des relations d'alignement pour décrire l'interaction des domaines linguistiques : vers des Grammaires Multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Senlis, France. pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general scheme for broad-coverage multimodal annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Singapour, Singapore. pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les outils du LPL pour l'analyse syntaxique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA "Quels analyseurs syntaxiques pour le français ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantification Model of Grammaticality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Constraints and Language Processing (CSLP2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Hambourg, Germany. pp.5--19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Lexical Resources And Semantic Networks On A Corpus Of Mental Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la qualité de l'étiquetage sur le chunking: une corrélation dépendant de la taille des chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité et recherche d'information : vers une meilleure accessibilité Intégration de la lisibilité au calcul de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus of real-life questions for evaluating robustness of QA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic based sentence level rewriting of questions typed by dyslexic spellers in an information retrieval context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le module de reformulation iconique de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.519-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phrastiques phonétiques pour la réécriture de phrases dysorthographiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souris et claviers virtuels pour le contrôle alternatif de l'environnement informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH (Accessibilité et systèmes de suppléance aux personnes en situations de handicaps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CID Video Corpus: A Multimodal Resource for Gesture Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISGS conference 'Integrating Gestures'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Based Parsing as an Efficient Solution: Results from the Parsing Evaluation Campaign EASy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Balfourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prédiction automatique de la difficulté d'une question en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grivolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : un outil de communication et de rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Scientifique International des Orthophonistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability Prediction by Means of Grammaticality Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de contrôle pour l'analyse en Grammaires de Propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Efficient Parser for Non-Canonical Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Selected Phrases through Constraint Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse superficielle et profonde : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'acquisition, la maintenance et la validation de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maeyhieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'analyse lexicale pour le développement du Français Fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A descriptive and formal perspective for grammar development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Natural-Language Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines et propriétés : une description de la répartition de l'information linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Linguistiques (JEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nantes, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints: an operational framework for Constructions Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language as a complex system: the case of phonetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso de Lingüística General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Jacques de Compostelle, Spain. pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité d'information syntaxique et gradient de grammaticalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Marseille, France. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA : Un système de communication alternative évolutif et réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-level constraints for linguistic domain interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Parsing Technologies (IWPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France. pp.245-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille d'évaluation pour les analyseurs syntaxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Evaluation des analyseurs syntaxiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Batz-sur-Mer, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic resources and cognitive aspects in alternative communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joysticks USB:une interface simple d’entrée-commande sur PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Électroniciens du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based technique for grammar development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie cognitive de la langue basée sur les contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Batz-sur-Mer, France. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Corpus Annotation with Property Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sozopol, Bulgaria. pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés et analyse d'un langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème conférence sur le Traitement Automatique des Langues Naturelles (TALN'1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. http://www.atala.org/taln_archives/TALN/TALN-1999/taln-1999-long-004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Paced Reading Study on Processing Constructions with Different Degrees of Compositionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th Annual Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, UC Santa Cruz, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-enough parsing, activation, prediction: Evidence from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite ILCB/BLRI Porquerolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Villadsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholar Publishing, pp.325, 2014, 978-1-4438-6052-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of CSLP-06, the 2006 Workshop on Constraints and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association for Computational Linguistics, pp.61, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédiction au coeur de la communication : une perspective interdisciplinaire entre linguistique, intelligence artificielle et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Courtet; Mireille Besson; Françoise Lavocat; François Lecercle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-193, 2025, Theatrum mundi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Self Interruptions in French Language Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liesbeth Degand; Gaëtanelle Gilquin; Laurence Meurant; Anne Catherine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties. Corpora and Language in Use –Proceedings 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings 4, , pp.109-138, 2019, Corpora and Language in Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed interpretation, shallow processing and constructions: the basis of the &amp;quot;interpret whenever possible&amp;quot; principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Approach to Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A property grammar-based method to enrich the Arabic treebank ATB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Fred, Jan L.G. Dietz, David Aveiro, Kecheng Liu, Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.302-323, 2016, 978-3-319-52757-4. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52758-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-and-Deep Parsing: a Cognitive Model of Sentence Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Poibeau &amp; A. Villavicencio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Computational Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.1-24, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Theoretic Syntax: Property Grammar, Status and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blache; Henning Christiansen; Verónica Dahl; Denys Duchier; Jørgen Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter three, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-56, 2014, 978-1-4438-6052-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01471759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints in (computational) linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Villadsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blache, Henning Christiansen, Verónica Dahl, Denys Duchier, Jørgen Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic summarization of Semitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Zitouni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, TANLP (24)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Exploiting Constraint-Based Treebanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Duchier &amp; Y. Parmentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2013, LNCS (8114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des langues plus complexes que d'autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Alario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toutes les questions que vous vous posez sur votre cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Odile Jacob, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche cognitive du traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Garbay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et sciences cognitives : influences ou confluence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH Editions, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et analyse syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bellot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information contextuelle, assistée et personnalisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences, pp.57-72, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora: the ToMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kipp M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.38-53, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.1-11, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradience, Constructions and Constraint Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Christiansen, P. Rossen Skadhauge, J. Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.74-90, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantitative Theory of Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana-Maria Di Sciullo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UG and External Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.375-388, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property Grammars: a Fully Constraint-Based Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Christiansen, P. Rossen Skadhauge, J. Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-16, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lofaso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de l'Institut Garches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Frison Roche, pp.82-93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation des Grammaires de Propriétés en CHR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veronica Dahl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation en Logique avec Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.149-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer des systèmes de compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guizol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon N'Guema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chibout &amp; al. ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et évaluation en ingénierie de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duculot, pp.265-275, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing or Not Composing? Towards Distributional Construction Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Auto-Breaks in Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lexique syntaxique des verbes du français : VfrLPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA : une plateforme de communication alternative Articulation des schémas cognitifs, de langage et de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0037FBC1"/>
+    <w:nsid w:val="4784416D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="535DAB07"/>
+    <w:nsid w:val="DC6931E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?auteur_exp=Philippe,Blache&amp;annee_publideb=1993&amp;annee_publifin=2030&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Anglais&amp;tri_exp=annee_publi&amp;tri_exp2=typdoc&amp;tri_exp3=date_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuCondenseSsCadre.css" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rambelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Chersoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.25004.bla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Testa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12733" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Britton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1363120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1356541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Bensalem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Haddar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3612921" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bousquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09533-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meddeb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Al Amir Dache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thezenas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Otandault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tanos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41593-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0289-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Pannitto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zribi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2017.01.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v4i2.129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nouali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2014.06.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Sitbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R&#233;gnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellengier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van de Wetering" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200311021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Morawietz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115173v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ma&#235;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115176v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Silem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Fleig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Azrou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Hamdine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_11" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Boudraa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859028v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derban" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;ambra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3696196" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Senaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.blackboxnlp-1.17" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232669v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Antoine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina de Jong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Troadec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312774v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedinotti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.starsem-1.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355386v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Elias Penteado" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329438" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bousquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146537v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23281-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreau De Montcheuil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Pergandi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vassallo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Jain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Torrens Urrutia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610001v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793374v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572187v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-1021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Torrens Urrutia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Jimenez Lopez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015692" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708376v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139491.3139507" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Montcheuil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Donval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462133v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kammoun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907632v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488227v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462181v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490135v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soisik Verbog" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moll" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hureaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490091v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462160v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498946v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498942v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ig P&#233;nault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Bensalem Bahloul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capelier-Mourguy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500736v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elkarwi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231911v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510663v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514852v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231919v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576890v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priego-Valverde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433879v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413207v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413208v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321115v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468020v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321116v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285642v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321117v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321119v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173546v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321118v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244493v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135421v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135423v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vanrullen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Balfourier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135425v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grivolla" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135422v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142431v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Bianco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135424v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142956v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maeyhieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244502v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130999v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Dahl" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136766v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134236v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142949v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250049v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135434v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244497v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135438v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244501v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244499v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Morin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244500v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241529v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057883v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. B&#232;s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03990966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059196v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Christiansen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Dahl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Villadsen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468635v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117329v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/histoires-en-mouvement" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907628v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468757v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52758-1_17" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468756v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471759v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/constraints-and-language" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481604v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Maaloul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jaoua" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kallel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481676v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482591v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482590v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482589v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135426v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134201v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134205v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134202v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131797v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135435v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guizol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N'Guema" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982695v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003660v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?auteur_exp=Philippe,Blache&amp;annee_publideb=1993&amp;annee_publifin=2030&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Anglais&amp;tri_exp=annee_publi&amp;tri_exp2=typdoc&amp;tri_exp3=date_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuCondenseSsCadre.css" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491170v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rambelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Chersoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.25004.bla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Britton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1363120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1356541" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Testa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12733" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Bensalem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Haddar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3612921" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5735" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bousquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09533-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meddeb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Al Amir Dache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thezenas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Otandault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tanos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41593-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0289-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Pannitto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zribi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2017.01.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v4i2.129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nouali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2014.06.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Sitbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134209v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R&#233;gnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van de Wetering" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200311021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellengier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Morawietz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Silem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Fleig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115173v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ma&#235;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Boudraa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Azrou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Hamdine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derban" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;ambra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3696196" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Senaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.blackboxnlp-1.17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Antoine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina de Jong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Troadec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedinotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.starsem-1.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954413v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355255v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bousquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329438" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355386v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Elias Penteado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23281-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Torrens Urrutia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724286v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vassallo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Jain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907596v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreau De Montcheuil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Pergandi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572187v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-1021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Torrens Urrutia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Jimenez Lopez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015692" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139491.3139507" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462135v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490135v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soisik Verbog" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moll" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hureaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462181v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Montcheuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462160v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Donval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462133v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kammoun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907632v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498942v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ig P&#233;nault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Bensalem Bahloul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capelier-Mourguy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507722v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elkarwi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510671v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510663v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510662v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514852v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576890v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231926v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priego-Valverde" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231919v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413207v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413208v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285642v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321117v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321115v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321118v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321119v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244493v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135423v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vanrullen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Balfourier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135425v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grivolla" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142431v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Bianco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135422v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135421v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135424v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130999v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Dahl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244502v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142956v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maeyhieux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136766v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134236v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250049v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135434v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250277v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244497v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142949v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244501v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244499v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Morin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135438v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662961v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244500v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241529v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057883v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. B&#232;s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03990966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059196v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Christiansen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Dahl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Villadsen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468635v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117329v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/histoires-en-mouvement" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907628v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468757v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52758-1_17" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468756v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471759v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/constraints-and-language" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481604v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Maaloul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jaoua" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kallel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481676v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482589v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482591v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482590v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135426v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134201v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134205v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134202v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131797v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135435v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guizol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N'Guema" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982695v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003660v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>