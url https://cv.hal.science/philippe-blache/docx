--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Blache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS - Institute of Language, Communication and the Brain - Laboratoire Parole & Langage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste de publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis directeur de recherche au CNRS. Mes travaux portent sur le traitement du langage d'un point de vue formel, informatique et neuro-linguistique. Je m'intéresse particulièrement à la façon dont les humains traitent le langage dans des contextes naturels, tels que les conversations. Un aspect de mon travail consiste à développer des outils et des méthodes pour analyser les données collectées dans des environnements écologiques, en prêtant attention aux aspects multimodaux de la communication. Mes recherches se concentrent principalement sur les aspects théoriques et expérimentaux visant le développement d'un modèle cognitif complet du traitement du langage. Récemment, j'ai exploré ces questions en étudiant les bases neuronale des interactions naturelles, en utilisant des ensembles de données multimodales uniques et de grande taille pour étudier l'activité cérébrale pendant les conversations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été directeur de deux unités de recherche du CNRS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2LC, LPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), et été fondateur et directeur d'un laboratoire d'excellence (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) puis de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Language, Communication and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L'ILCB est une réalisation majeure qui regroupe 10 unités de recherche en linguistique (LPL), psychologie (LPC, ISM, PRISM), neurosciences (INT, INS, LNC), mathématiques (I2M) et informatique (LIS, LIA). Il fédère également 6 plateformes expérimentales en imagerie cérébrale, réalité virtuelle et primatologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maïwenn Fleig, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling the alignment between participants and exploring its neural correlates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Computer Science (co-supervision with Prof. Leonor Becerra, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hiroyoshi Yamasaki, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence during conversations: an interdisciplinary approach from language to the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Cognitive Science (co-supervision with Prof. Daniele Schön, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lilia Azrou, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Multi-layer model for text coherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Computer Science (co-supervision with Prof. Houda Oufaida, Algiers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Already defended</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eliot Maës (2025) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal learning for modeling information transfer in natural interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Computer Science (co-supervision with Prof. Leonor Becerra, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auriane Boudin (2024) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedbacks in interaction: a computational model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Linguistics (ILCB grant, co-supervision with Prof. Magalie Ochs, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Giulia Rambelli (2022) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Distributional and Constructional Approaches: Towards a new Model of Language Comprehension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Linguistics (co-tutelle Prof. Alessandro Lenci, AMU - University of Pisa, Italy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emmanuele Chersoni (2018) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explaining Complexity in Human Language Processing: A Distributional Semantic Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Linguistics (co-tutelle Prof. Alessandro Lenci, AMU - University of Pisa, Italy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Houda Oufaida (2017) Computer Science (co-supervision Prof. Omar Nouali, Algiers University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raja Bensalem (2017) Computer Science (co-tutelle Prof. Kais Haddar, University of Sfax, Tunisia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inès Zribi (2016) Computer Science (co-direction Prof. Lamia Belguith, University of Sfax, Tunisia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Guardiola (2014) Linguistics (co-supervision Dr Roxane Bertrand)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Maaloul (2012) Computer Science (co-tutelle Prof. Lamia Belguith, University of Sfax, Tunisia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Prost (2008) Computer Science, co-tutelle Prof. Diego Molla, Macquarie University, Australia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alain Régnier (2007) Linguistics, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laurianne Sitbon (2007) Computer Science (co-supervision Prof. Patrice Bellot, Université Avignon)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Laure Guénot (2006) Linguistics, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tristan Van Rullen (2005) Computer Science, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Omar Nouali (2004) Computer Science, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sylvain N'Guéma (1998) Computer Science, Université d'Avignon (Français)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing or not composing? Towards Distributional Construction Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions and Frames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cf.25004.bla⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of conversational feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2026.2617245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (7), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of discourse connectives on the predictions of humans and language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.1363120. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2024.1363120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-cognitive model of comprehension based on prediction and unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.1356541. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2024.1356541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Generative Models and the Parallel Architecture of Language: A Critical Review and Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach for modeling engagement in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1062342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arabic Probabilistic Parser based on a Property Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Asian and Low-Resource Language Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3612921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MarsaTag software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal behavioral cues analysis of the sense of presence and co-presence during a social interaction with a virtual patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all arguments are processed equally: a distributional model of argument complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.873-900. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09533-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying circulating cell-free DNA in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Al Amir Dache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thezenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Otandault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Tanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5220. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training doctors’ social skills to break bad news: evaluation of the impact of virtual environment displays on the sense of presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-018-0289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structured Distributional Model of Sentence Meaning and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Pannitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, no. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological disambiguation of Tunisian dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2017.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Syntax by Means of Properties: a Formal Framework for Descriptive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.183-224. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15398/jlm.v4i2.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Redundancy and Maximum Relevance for Single and multi-document Arabic Text Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.450-461. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2014.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-interruptions et disfluences en français parlé dans quatre corpus du CID.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le français parlé, 29, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des troubles de la communication : La Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour adapter les systèmes de recherche d'information aux dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (2), pp.123-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moteur de prédiction de mots de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (2), pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre de Ressources pour la Description de l'Oral (CRDO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage automatique de courriels : une approche adaptative et multi niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (11-12), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par apprentissage basée sur des modèles linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (5), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOX9 is an intestine crypt transcription factor, is regulated by the Wnt pathway, and represses the CDX2 and MUC2 genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van de Wetering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Domon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 166 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.200311021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : Un système d'aide à la communication pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances à distance à l'aide de graphes de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (3), pp.63-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Generative Constraint-Based Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Morawietz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Linguistique pour l’Évaluation des Caractéristiques du Langage Parlé dans les Modèles Conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Silem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistically-Inspired Approach for the Evaluation of Spoken Language Features in Conversational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Silem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Neural Correlates of Predictability in Natural Face-to-Face Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Silem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating strongly informative utterances in conversation using multimodal cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cognitive Science Society, Jul 2025, San Francisco, CA US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did You Get It? A Zero-Shot Approach To Locate Information Transfers In Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA and ICCL, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Neural Coherence Models to Assess Discourse Coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Azrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israa Hamdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Brno, Czech Republic. pp.134-146, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70563-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus BrainKT: Etudier l’instanciation du common ground par l’analyse des indices verbaux, gestuels et neurophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche zero-shot pour localiser les transferts d’informations en conversation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTCOME Virtual: a tool for automatically creating virtual character animations’ from human videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Derban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre D’ambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652988.3696196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Frequent Phrases Directly Retrieved like Idioms? An Investigation with Self-paced Reading and Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Senaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiword Expressions (MWE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep and compositional, or shallow and direct: two routes and one loop for a new approach to language understanding in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Effect of Discourse Connectives on Transformer Surprisal: Language Models Understand Connectives; Even So They Are Surprised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th BlackboxNLP Workshop: Analyzing and Interpreting Neural Networks for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.blackboxnlp-1.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION (ICMI ’23 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Coding, Good-enough Processing and Constructions - A Neuro-cognitive Model for Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dilaogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying common ground instantiation using audio, video and brain behaviours: the BrainKT corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference on RECENT ADVANCES IN NATURAL LANGUAGE PROCESSING (RANLP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Badalona Corpus An Audio, Video and Neuro-Physiological Conversational Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena-Marie Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared knowledge in natural conversations: can entropy metrics shed light on information transfers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference on Computational Natural Language Learning (CoNLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Question Classification for Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on NLP &amp; Artificial Intelligence Techniques (NLAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue (TSD )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Olomouc, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83527-9_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Cat Drink the Coffee? Challenging Transformers with Generalized Event Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pedinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2021: The Tenth Joint Conference on Lexical and Computational Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.starsem-1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Ground, Frames and Slots: Understanding Doctors Interacting with a Virtual Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Natural Language Computing (NATL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brain-IHM Dataset: a New Resource for Studying the Brain Basis of Human-Human and Human-Machine Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for predicting backchannel feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de données Brain-IHM : une nouvelle ressource pour l'analyse des bases cérébrales des conversations humain-humain et humain-agent-virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level classification for dialogue act recognition in task-oriented dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Probabilistic, Distributional and Transformer-Based Models on Logical Metonymy Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics and the 10th International Joint Conference on Natural Language Processing (AACL-IJCNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Cues of the Sense of Presence and Co-presence in Human-Virtual Agent Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agent (IVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.218-220, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributional Semantics Meets Construction Grammar. Towards a Unified Usage-Based Model of Grammar and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Designing Meaning Representations (DMR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Temporal Predictive Features for Virtual Patients Feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Elias Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agent (IVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherence model for sentence ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23281-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système semi-autonome pour la création de corpus d'interaction humain-machine en réalité virtuelle Application au système Acorformed pour la formation des médecins à l'annonce d'évènements indésirable graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Studying Idiom Processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Neuro-Cognitive Resources (LiNCR), LREC 2018 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Violations of Selectional Restrictions with Distributional Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Torrens Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Linguistic Complexity and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Knowledge in Sentence Processing: A New Dataset for the Evaluation of Argument Typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018 Workshop on Linguistic and Neurocognitive Resources (LiNCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Automatic Prediction of the Sense of Presence in Virtual Reality Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Human-Agent Interaction (HAI-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What common ground between a human and a virtual agent? The case of task-oriented dialogues for breaking bad news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acorformed Corpus: Investigating Multimodality in Human-Human and Human-Virtual Patient Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreau De Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Thematic Fit with Distributional Feature Overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Empirical Methods for Natural Language Processing 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Metonymy in a Distributional Model of Sentence Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Joint Conference on Lexical and Computational Semantics (*SEM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.168 - 177, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S17-1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture of virtual patient simulation platform to train doctors to break bad news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine I Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computer Animation and Social Agents (CASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzziness and variability in natural language processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adria Torrens Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Jimenez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Naples, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue management in task-oriented dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGCHI International Workshop on In-vestigating Social Interactions with Artificial Agents (ISIAA'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139491.3139507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Structure Necessary for Modeling Argument Expectations in Distributional Semantics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computational Semantics (IWCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality for Training Doctors to Break Bad News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de réalité virtuelle d'apprentissage : la formation des médecins à l'annonce d'évènements indésirables graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone d'Oncologie Multidisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Verbs with Rich Contexts: an Evaluation on Verb Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing APSyn against Vector Cosine on Similarity Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven model of virtual patient for doctor social training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soisik Verbog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agent - GREATS Workshop (Graphical and Robotic Embodied Agents for Therapeutic Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaGram: an Excursion in the Forests of Parsing Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Patient to Train Doctors to Break Bad News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2016 - Workshop francophone Affect, Compagnons Artificiels et Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Distributional Model of Semantic Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Computational Linguistics for Linguistic Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.12 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating distributional vectors into a construction-based framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSALT (Distributional Semantics and Linguistic Theory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bolzano, Italy. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Patient for Training Doctors to Break Bad News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop, Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brest, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv: A New Treebank for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence boundary detection for transcribed Tunisian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konvens-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUHR-UNIVERSITAT BOCHUM, 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-enough parsing, Whenever possible interpretation: a constraint-based model of sentence comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSLP-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie automatique des langues à partir de treebanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.232-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure of Backcovers: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïig Pénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of First TextLink Action Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv, a Backcover Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebanks and Linguistic Theories 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Warsaw, Poland. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un nouveau treebank à partir de quatrièmes de couverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.480-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Modeling Method to Enrich the Arabic Treebank ATB with Syntactic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier scope: a formal and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capelier-Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SC: Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé Automatique Multilingue. Expérimentations sur l'Anglais, l'Arabe et le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaTag, a tagger for French written texts and speech transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Asian Pacific Corpus linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hong Kong, China. pp.220-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an Arabic linguistic resource from a treebank: the Case of Property Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elkarwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Text, Speech and Dialogue (TSD 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic. pp.240-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunks et activation : un modèle de facilitation du traitement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and processing difficulty models. A pilot study for eye-tracking data on the French Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Eye-tracking and Natural Language Processing at The 24th International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experiments on prosodic and discourse units in the Corpus of Interactional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeineDial, 16th SEMDIAL Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and Treebank Enrichment with Constraint-Based Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement du FTB : un treebank hybride constituants/propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Linguistic Difficulty by Means of a Morpho-Syntactic Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Singapore, Singapore. pp.160-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'annotation à large échelle : le projet OTIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA : Annoter les corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de caractérisation de la complexité syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse and Interaction in French conversations, a case study for Interoperable Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal scheme for multimodal grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Conference on Computational Linguistics: Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.63--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des relations d'alignement pour décrire l'interaction des domaines linguistiques : vers des Grammaires Multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Senlis, France. pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general scheme for broad-coverage multimodal annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Singapour, Singapore. pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les outils du LPL pour l'analyse syntaxique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA "Quels analyseurs syntaxiques pour le français ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantification Model of Grammaticality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Constraints and Language Processing (CSLP2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Hambourg, Germany. pp.5--19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Lexical Resources And Semantic Networks On A Corpus Of Mental Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la qualité de l'étiquetage sur le chunking: une corrélation dépendant de la taille des chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité et recherche d'information : vers une meilleure accessibilité Intégration de la lisibilité au calcul de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus of real-life questions for evaluating robustness of QA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic based sentence level rewriting of questions typed by dyslexic spellers in an information retrieval context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le module de reformulation iconique de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.519-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phrastiques phonétiques pour la réécriture de phrases dysorthographiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souris et claviers virtuels pour le contrôle alternatif de l'environnement informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH (Accessibilité et systèmes de suppléance aux personnes en situations de handicaps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CID Video Corpus: A Multimodal Resource for Gesture Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISGS conference 'Integrating Gestures'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Based Parsing as an Efficient Solution: Results from the Parsing Evaluation Campaign EASy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Balfourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prédiction automatique de la difficulté d'une question en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grivolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : un outil de communication et de rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Scientifique International des Orthophonistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability Prediction by Means of Grammaticality Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de contrôle pour l'analyse en Grammaires de Propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Efficient Parser for Non-Canonical Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Selected Phrases through Constraint Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse superficielle et profonde : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'acquisition, la maintenance et la validation de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maeyhieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'analyse lexicale pour le développement du Français Fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A descriptive and formal perspective for grammar development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Natural-Language Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines et propriétés : une description de la répartition de l'information linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Linguistiques (JEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nantes, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints: an operational framework for Constructions Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language as a complex system: the case of phonetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso de Lingüística General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Jacques de Compostelle, Spain. pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité d'information syntaxique et gradient de grammaticalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Marseille, France. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA : Un système de communication alternative évolutif et réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-level constraints for linguistic domain interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Parsing Technologies (IWPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France. pp.245-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille d'évaluation pour les analyseurs syntaxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Evaluation des analyseurs syntaxiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Batz-sur-Mer, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic resources and cognitive aspects in alternative communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joysticks USB:une interface simple d’entrée-commande sur PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Électroniciens du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based technique for grammar development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie cognitive de la langue basée sur les contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Batz-sur-Mer, France. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Corpus Annotation with Property Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sozopol, Bulgaria. pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés et analyse d'un langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème conférence sur le Traitement Automatique des Langues Naturelles (TALN'1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. http://www.atala.org/taln_archives/TALN/TALN-1999/taln-1999-long-004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Paced Reading Study on Processing Constructions with Different Degrees of Compositionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th Annual Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, UC Santa Cruz, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-enough parsing, activation, prediction: Evidence from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite ILCB/BLRI Porquerolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Villadsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholar Publishing, pp.325, 2014, 978-1-4438-6052-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of CSLP-06, the 2006 Workshop on Constraints and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association for Computational Linguistics, pp.61, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédiction au coeur de la communication : une perspective interdisciplinaire entre linguistique, intelligence artificielle et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Courtet; Mireille Besson; Françoise Lavocat; François Lecercle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-193, 2025, Theatrum mundi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Self Interruptions in French Language Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liesbeth Degand; Gaëtanelle Gilquin; Laurence Meurant; Anne Catherine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties. Corpora and Language in Use –Proceedings 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings 4, , pp.109-138, 2019, Corpora and Language in Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed interpretation, shallow processing and constructions: the basis of the &amp;quot;interpret whenever possible&amp;quot; principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Approach to Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A property grammar-based method to enrich the Arabic treebank ATB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Fred, Jan L.G. Dietz, David Aveiro, Kecheng Liu, Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.302-323, 2016, 978-3-319-52757-4. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52758-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-and-Deep Parsing: a Cognitive Model of Sentence Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Poibeau &amp; A. Villavicencio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Computational Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.1-24, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Theoretic Syntax: Property Grammar, Status and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blache; Henning Christiansen; Verónica Dahl; Denys Duchier; Jørgen Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter three, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-56, 2014, 978-1-4438-6052-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01471759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints in (computational) linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Villadsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blache, Henning Christiansen, Verónica Dahl, Denys Duchier, Jørgen Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic summarization of Semitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Zitouni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, TANLP (24)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Exploiting Constraint-Based Treebanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Duchier &amp; Y. Parmentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2013, LNCS (8114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des langues plus complexes que d'autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Alario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toutes les questions que vous vous posez sur votre cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Odile Jacob, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche cognitive du traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Garbay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et sciences cognitives : influences ou confluence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH Editions, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et analyse syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bellot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information contextuelle, assistée et personnalisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences, pp.57-72, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora: the ToMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kipp M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.38-53, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.1-11, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradience, Constructions and Constraint Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Christiansen, P. Rossen Skadhauge, J. Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.74-90, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantitative Theory of Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana-Maria Di Sciullo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UG and External Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.375-388, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property Grammars: a Fully Constraint-Based Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Christiansen, P. Rossen Skadhauge, J. Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-16, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lofaso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de l'Institut Garches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Frison Roche, pp.82-93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation des Grammaires de Propriétés en CHR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veronica Dahl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation en Logique avec Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.149-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer des systèmes de compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guizol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon N'Guema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chibout &amp; al. ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et évaluation en ingénierie de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duculot, pp.265-275, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing or Not Composing? Towards Distributional Construction Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Auto-Breaks in Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lexique syntaxique des verbes du français : VfrLPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA : une plateforme de communication alternative Articulation des schémas cognitifs, de langage et de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Blache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS - Institute of Language, Communication and the Brain - Laboratoire Parole & Langage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste de publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis directeur de recherche au CNRS. Mes travaux portent sur le traitement du langage d'un point de vue formel, informatique et neuro-linguistique. Je m'intéresse particulièrement à la façon dont les humains traitent le langage dans des contextes naturels, tels que les conversations. Un aspect de mon travail consiste à développer des outils et des méthodes pour analyser les données collectées dans des environnements écologiques, en prêtant attention aux aspects multimodaux de la communication. Mes recherches se concentrent principalement sur les aspects théoriques et expérimentaux visant le développement d'un modèle cognitif complet du traitement du langage. Récemment, j'ai exploré ces questions en étudiant les bases neuronale des interactions naturelles, en utilisant des ensembles de données multimodales uniques et de grande taille pour étudier l'activité cérébrale pendant les conversations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été directeur de deux unités de recherche du CNRS (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2LC, LPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), et été fondateur et directeur d'un laboratoire d'excellence (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) puis de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Language, Communication and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L'ILCB est une réalisation majeure qui regroupe 10 unités de recherche en linguistique (LPL), psychologie (LPC, ISM, PRISM), neurosciences (INT, INS, LNC), mathématiques (I2M) et informatique (LIS, LIA). Il fédère également 6 plateformes expérimentales en imagerie cérébrale, réalité virtuelle et primatologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maïwenn Fleig, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling the alignment between participants and exploring its neural correlates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Computer Science (co-supervision with Prof. Leonor Becerra, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hiroyoshi Yamasaki, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence during conversations: an interdisciplinary approach from language to the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Cognitive Science (co-supervision with Prof. Daniele Schön, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lilia Azrou, &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Multi-layer model for text coherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Computer Science (co-supervision with Prof. Houda Oufaida, Algiers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Already defended</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Eliot Maës (2025) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal learning for modeling information transfer in natural interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Computer Science (co-supervision with Prof. Leonor Becerra, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Auriane Boudin (2024) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedbacks in interaction: a computational model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Linguistics (ILCB grant, co-supervision with Prof. Magalie Ochs, AMU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Giulia Rambelli (2022) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Distributional and Constructional Approaches: Towards a new Model of Language Comprehension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Linguistics (co-tutelle Prof. Alessandro Lenci, AMU - University of Pisa, Italy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emmanuele Chersoni (2018) &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explaining Complexity in Human Language Processing: A Distributional Semantic Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Phd in Linguistics (co-tutelle Prof. Alessandro Lenci, AMU - University of Pisa, Italy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Houda Oufaida (2017) Computer Science (co-supervision Prof. Omar Nouali, Algiers University)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raja Bensalem (2017) Computer Science (co-tutelle Prof. Kais Haddar, University of Sfax, Tunisia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inès Zribi (2016) Computer Science (co-direction Prof. Lamia Belguith, University of Sfax, Tunisia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Guardiola (2014) Linguistics (co-supervision Dr Roxane Bertrand)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Maaloul (2012) Computer Science (co-tutelle Prof. Lamia Belguith, University of Sfax, Tunisia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Prost (2008) Computer Science, co-tutelle Prof. Diego Molla, Macquarie University, Australia)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alain Régnier (2007) Linguistics, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laurianne Sitbon (2007) Computer Science (co-supervision Prof. Patrice Bellot, Université Avignon)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie-Laure Guénot (2006) Linguistics, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tristan Van Rullen (2005) Computer Science, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Omar Nouali (2004) Computer Science, AMU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sylvain N'Guéma (1998) Computer Science, Université d'Avignon (Français)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing or not composing? Towards Distributional Construction Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions and Frames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cf.25004.bla⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of conversational feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2026.2617245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Generative Models and the Parallel Architecture of Language: A Critical Review and Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (7), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of discourse connectives on the predictions of humans and language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.1363120. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2024.1363120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neuro-cognitive model of comprehension based on prediction and unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.1356541. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2024.1356541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach for modeling engagement in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1062342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arabic Probabilistic Parser based on a Property Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Asian and Low-Resource Language Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3612921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal behavioral cues analysis of the sense of presence and co-presence during a social interaction with a virtual patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MarsaTag software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all arguments are processed equally: a distributional model of argument complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.873-900. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-021-09533-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying circulating cell-free DNA in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Al Amir Dache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thezenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Otandault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Tanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.5220. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training doctors’ social skills to break bad news: evaluation of the impact of virtual environment displays on the sense of presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-018-0289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structured Distributional Model of Sentence Meaning and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Pannitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, no. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological disambiguation of Tunisian dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2017.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Syntax by Means of Properties: a Formal Framework for Descriptive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.183-224. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15398/jlm.v4i2.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Redundancy and Maximum Relevance for Single and multi-document Arabic Text Summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of King Saud University - Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.450-461. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jksuci.2014.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ecological and evolutionary theory to cancer: a long and winding road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Daoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-interruptions et disfluences en français parlé dans quatre corpus du CID.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le français parlé, 29, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des troubles de la communication : La Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour adapter les systèmes de recherche d'information aux dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (2), pp.123-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moteur de prédiction de mots de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (2), pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre de Ressources pour la Description de l'Oral (CRDO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage automatique de courriels : une approche adaptative et multi niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (11-12), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par apprentissage basée sur des modèles linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (5), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : Un système d'aide à la communication pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOX9 is an intestine crypt transcription factor, is regulated by the Wnt pathway, and represses the CDX2 and MUC2 genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van de Wetering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Domon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 166 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.200311021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dépendances à distance à l'aide de graphes de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (3), pp.63-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Generative Constraint-Based Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Morawietz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating strongly informative utterances in conversation using multimodal cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cognitive Science Society, Jul 2025, San Francisco, CA US, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linguistically-Inspired Approach for the Evaluation of Spoken Language Features in Conversational Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Silem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Neural Correlates of Predictability in Natural Face-to-Face Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Silem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogSci 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Linguistique pour l’Évaluation des Caractéristiques du Langage Parlé dans les Modèles Conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Silem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Fleig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did You Get It? A Zero-Shot Approach To Locate Information Transfers In Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA and ICCL, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Neural Coherence Models to Assess Discourse Coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Azrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israa Hamdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Brno, Czech Republic. pp.134-146, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70563-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus BrainKT: Etudier l’instanciation du common ground par l’analyse des indices verbaux, gestuels et neurophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche zero-shot pour localiser les transferts d’informations en conversation naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTCOME Virtual: a tool for automatically creating virtual character animations’ from human videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Derban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre D’ambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA '24: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, GLASGOW United Kingdom, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652988.3696196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Effect of Discourse Connectives on Transformer Surprisal: Language Models Understand Connectives; Even So They Are Surprised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Yin Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th BlackboxNLP Workshop: Analyzing and Interpreting Neural Networks for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.blackboxnlp-1.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep and compositional, or shallow and direct: two routes and one loop for a new approach to language understanding in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Frequent Phrases Directly Retrieved like Idioms? An Investigation with Self-paced Reading and Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Senaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiword Expressions (MWE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION (ICMI ’23 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Coding, Good-enough Processing and Constructions - A Neuro-cognitive Model for Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dilaogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying common ground instantiation using audio, video and brain behaviours: the BrainKT corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference on RECENT ADVANCES IN NATURAL LANGUAGE PROCESSING (RANLP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Badalona Corpus An Audio, Video and Neuro-Physiological Conversational Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorina de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena-Marie Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared knowledge in natural conversations: can entropy metrics shed light on information transfers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Becerra-Bonache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference on Computational Natural Language Learning (CoNLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Question Classification for Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on NLP &amp; Artificial Intelligence Techniques (NLAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue (TSD )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Olomouc, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83527-9_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Cat Drink the Coffee? Challenging Transformers with Generalized Event Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pedinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2021: The Tenth Joint Conference on Lexical and Computational Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.starsem-1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Ground, Frames and Slots: Understanding Doctors Interacting with a Virtual Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Natural Language Computing (NATL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level classification for dialogue act recognition in task-oriented dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Probabilistic, Distributional and Transformer-Based Models on Logical Metonymy Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics and the 10th International Joint Conference on Natural Language Processing (AACL-IJCNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brain-IHM Dataset: a New Resource for Studying the Brain Basis of Human-Human and Human-Machine Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for predicting backchannel feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de données Brain-IHM : une nouvelle ressource pour l'analyse des bases cérébrales des conversations humain-humain et humain-agent-virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributional Semantics Meets Construction Grammar. Towards a Unified Usage-Based Model of Grammar and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Designing Meaning Representations (DMR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Cues of the Sense of Presence and Co-presence in Human-Virtual Agent Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agent (IVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.218-220, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Temporal Predictive Features for Virtual Patients Feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Elias Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agent (IVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherence model for sentence ordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23281-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acorformed Corpus: Investigating Multimodality in Human-Human and Human-Virtual Patient Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moreau De Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Studying Idiom Processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Neuro-Cognitive Resources (LiNCR), LREC 2018 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Violations of Selectional Restrictions with Distributional Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Torrens Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Linguistic Complexity and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système semi-autonome pour la création de corpus d'interaction humain-machine en réalité virtuelle Application au système Acorformed pour la formation des médecins à l'annonce d'évènements indésirable graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Knowledge in Sentence Processing: A New Dataset for the Evaluation of Argument Typicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018 Workshop on Linguistic and Neurocognitive Resources (LiNCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Automatic Prediction of the Sense of Presence in Virtual Reality Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameer Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Human-Agent Interaction (HAI-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What common ground between a human and a virtual agent? The case of task-oriented dialogues for breaking bad news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Structure Necessary for Modeling Argument Expectations in Distributional Semantics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computational Semantics (IWCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Thematic Fit with Distributional Feature Overlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Empirical Methods for Natural Language Processing 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Metonymy in a Distributional Model of Sentence Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Joint Conference on Lexical and Computational Semantics (*SEM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.168 - 177, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/S17-1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture of virtual patient simulation platform to train doctors to break bad news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine I Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computer Animation and Social Agents (CASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzziness and variability in natural language processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adria Torrens Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dolores Jimenez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Naples, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue management in task-oriented dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACM SIGCHI International Workshop on In-vestigating Social Interactions with Artificial Agents (ISIAA'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139491.3139507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv: A New Treebank for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Patient for Training Doctors to Break Bad News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop, Affect, Compagnon Artificiel, Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brest, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence boundary detection for transcribed Tunisian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konvens-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUHR-UNIVERSITAT BOCHUM, 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-enough parsing, Whenever possible interpretation: a constraint-based model of sentence comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSLP-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de réalité virtuelle d'apprentissage : la formation des médecins à l'annonce d'évènements indésirables graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorane Saubesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone d'Oncologie Multidisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality for Training Doctors to Break Bad News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Verbs with Rich Contexts: an Evaluation on Verb Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing APSyn against Vector Cosine on Similarity Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu-Ren Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven model of virtual patient for doctor social training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soisik Verbog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agent - GREATS Workshop (Graphical and Robotic Embodied Agents for Therapeutic Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaGram: an Excursion in the Forests of Parsing Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Patient to Train Doctors to Break Bad News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2016 - Workshop francophone Affect, Compagnons Artificiels et Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Distributional Model of Semantic Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING Workshop on Computational Linguistics for Linguistic Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.12 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating distributional vectors into a construction-based framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSALT (Distributional Semantics and Linguistic Theory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bolzano, Italy. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure of Backcovers: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïig Pénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of First TextLink Action Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv, a Backcover Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebanks and Linguistic Theories 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Warsaw, Poland. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie automatique des langues à partir de treebanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.232-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un nouveau treebank à partir de quatrièmes de couverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.480-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Modeling Method to Enrich the Arabic Treebank ATB with Syntactic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier scope: a formal and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capelier-Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJC-SC: Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé Automatique Multilingue. Expérimentations sur l'Anglais, l'Arabe et le Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaTag, a tagger for French written texts and speech transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Asian Pacific Corpus linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hong Kong, China. pp.220-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an Arabic linguistic resource from a treebank: the Case of Property Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elkarwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Text, Speech and Dialogue (TSD 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic. pp.240-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunks et activation : un modèle de facilitation du traitement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement du FTB : un treebank hybride constituants/propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experiments on prosodic and discourse units in the Corpus of Interactional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeineDial, 16th SEMDIAL Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and processing difficulty models. A pilot study for eye-tracking data on the French Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Eye-tracking and Natural Language Processing at The 24th International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and Treebank Enrichment with Constraint-Based Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Linguistic Difficulty by Means of a Morpho-Syntactic Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Singapore, Singapore. pp.160-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'annotation à large échelle : le projet OTIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA : Annoter les corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal scheme for multimodal grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Conference on Computational Linguistics: Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.63--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de caractérisation de la complexité syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse and Interaction in French conversations, a case study for Interoperable Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Interoperable Semantic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les outils du LPL pour l'analyse syntaxique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA "Quels analyseurs syntaxiques pour le français ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des relations d'alignement pour décrire l'interaction des domaines linguistiques : vers des Grammaires Multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Senlis, France. pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general scheme for broad-coverage multimodal annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Singapour, Singapore. pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus of real-life questions for evaluating robustness of QA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantification Model of Grammaticality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Constraints and Language Processing (CSLP2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Hambourg, Germany. pp.5--19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC08 - Language Resource and Evaluation COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la qualité de l'étiquetage sur le chunking: une corrélation dépendant de la taille des chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité et recherche d'information : vers une meilleure accessibilité Intégration de la lisibilité au calcul de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Lexical Resources And Semantic Networks On A Corpus Of Mental Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic based sentence level rewriting of questions typed by dyslexic spellers in an information retrieval context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le module de reformulation iconique de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.519-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements phrastiques phonétiques pour la réécriture de phrases dysorthographiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souris et claviers virtuels pour le contrôle alternatif de l'environnement informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH (Accessibilité et systèmes de suppléance aux personnes en situations de handicaps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CID Video Corpus: A Multimodal Resource for Gesture Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISGS conference 'Integrating Gestures'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : un outil de communication et de rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Scientifique International des Orthophonistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability Prediction by Means of Grammaticality Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-Based Parsing as an Efficient Solution: Results from the Parsing Evaluation Campaign EASy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Balfourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prédiction automatique de la difficulté d'une question en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Sitbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Grivolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de contrôle pour l'analyse en Grammaires de Propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Efficient Parser for Non-Canonical Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Selected Phrases through Constraint Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse superficielle et profonde : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.93-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'acquisition, la maintenance et la validation de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maeyhieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'analyse lexicale pour le développement du Français Fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A descriptive and formal perspective for grammar development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Natural-Language Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA : Un système de communication alternative évolutif et réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines et propriétés : une description de la répartition de l'information linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Linguistiques (JEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nantes, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints: an operational framework for Constructions Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language as a complex system: the case of phonetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso de Lingüística General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Jacques de Compostelle, Spain. pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité d'information syntaxique et gradient de grammaticalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Marseille, France. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille d'évaluation pour les analyseurs syntaxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Evaluation des analyseurs syntaxiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Batz-sur-Mer, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-level constraints for linguistic domain interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Parsing Technologies (IWPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France. pp.245-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic resources and cognitive aspects in alternative communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joysticks USB:une interface simple d’entrée-commande sur PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Électroniciens du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based technique for grammar development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie cognitive de la langue basée sur les contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Batz-sur-Mer, France. pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Corpus Annotation with Property Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sozopol, Bulgaria. pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés et analyse d'un langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel G. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème conférence sur le Traitement Automatique des Langues Naturelles (TALN'1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. http://www.atala.org/taln_archives/TALN/TALN-1999/taln-1999-long-004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Paced Reading Study on Processing Constructions with Different Degrees of Compositionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th Annual Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, UC Santa Cruz, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-enough parsing, activation, prediction: Evidence from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite ILCB/BLRI Porquerolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Duchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Villadsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholar Publishing, pp.325, 2014, 978-1-4438-6052-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of CSLP-06, the 2006 Workshop on Constraints and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association for Computational Linguistics, pp.61, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédiction au coeur de la communication : une perspective interdisciplinaire entre linguistique, intelligence artificielle et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Courtet; Mireille Besson; Françoise Lavocat; François Lecercle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-193, 2025, Theatrum mundi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Self Interruptions in French Language Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liesbeth Degand; Gaëtanelle Gilquin; Laurence Meurant; Anne Catherine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties. Corpora and Language in Use –Proceedings 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings 4, , pp.109-138, 2019, Corpora and Language in Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed interpretation, shallow processing and constructions: the basis of the &amp;quot;interpret whenever possible&amp;quot; principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Approach to Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A property grammar-based method to enrich the Arabic treebank ATB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Fred, Jan L.G. Dietz, David Aveiro, Kecheng Liu, Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.302-323, 2016, 978-3-319-52757-4. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52758-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-and-Deep Parsing: a Cognitive Model of Sentence Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Poibeau &amp; A. Villavicencio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Computational Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.1-24, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Theoretic Syntax: Property Grammar, Status and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blache; Henning Christiansen; Verónica Dahl; Denys Duchier; Jørgen Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter three, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-56, 2014, 978-1-4438-6052-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01471759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints in (computational) linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Villadsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Blache, Henning Christiansen, Verónica Dahl, Denys Duchier, Jørgen Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic summarization of Semitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Zitouni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, TANLP (24)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Exploiting Constraint-Based Treebanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Duchier &amp; Y. Parmentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2013, LNCS (8114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des langues plus complexes que d'autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Alario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toutes les questions que vous vous posez sur votre cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Odile Jacob, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche cognitive du traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Garbay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et sciences cognitives : influences ou confluence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH Editions, non paginé, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et analyse syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bellot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information contextuelle, assistée et personnalisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences, pp.57-72, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora: the ToMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kipp M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.38-53, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.1-11, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradience, Constructions and Constraint Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Christiansen, P. Rossen Skadhauge, J. Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.74-90, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Quantitative Theory of Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana-Maria Di Sciullo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UG and External Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.375-388, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property Grammars: a Fully Constraint-Based Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Christiansen, P. Rossen Skadhauge, J. Villadsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraint Solving and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-16, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lofaso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de l'Institut Garches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Frison Roche, pp.82-93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation des Grammaires de Propriétés en CHR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veronica Dahl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation en Logique avec Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.149-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer des systèmes de compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guizol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Nazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon N'Guema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chibout &amp; al. ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et évaluation en ingénierie de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duculot, pp.265-275, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing or Not Composing? Towards Distributional Construction Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Chersoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Rambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lenci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Auto-Breaks in Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lexique syntaxique des verbes du français : VfrLPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA : une plateforme de communication alternative Articulation des schémas cognitifs, de langage et de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4784416D"/>
+    <w:nsid w:val="406C15C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DC6931E1"/>
+    <w:nsid w:val="EAB6452F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?auteur_exp=Philippe,Blache&amp;annee_publideb=1993&amp;annee_publifin=2030&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Anglais&amp;tri_exp=annee_publi&amp;tri_exp2=typdoc&amp;tri_exp3=date_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuCondenseSsCadre.css" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491170v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rambelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Chersoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.25004.bla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Britton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1363120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1356541" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Testa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12733" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Bensalem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Haddar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3612921" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5735" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bousquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09533-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meddeb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Al Amir Dache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thezenas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Otandault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tanos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41593-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0289-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Pannitto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zribi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2017.01.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v4i2.129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nouali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2014.06.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Sitbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134209v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R&#233;gnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van de Wetering" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200311021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellengier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Morawietz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Silem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Fleig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115173v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ma&#235;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Boudraa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Azrou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Hamdine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derban" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;ambra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3696196" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Senaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.blackboxnlp-1.17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Antoine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina de Jong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Troadec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedinotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.starsem-1.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954413v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355255v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bousquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329438" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355386v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Elias Penteado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23281-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Torrens Urrutia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724286v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vassallo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Jain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907596v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreau De Montcheuil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Pergandi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572187v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-1021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Torrens Urrutia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Jimenez Lopez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015692" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139491.3139507" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462135v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490135v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soisik Verbog" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moll" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hureaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462181v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Montcheuil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462160v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462159v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Donval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462133v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kammoun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907632v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498942v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ig P&#233;nault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Bensalem Bahloul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capelier-Mourguy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507722v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elkarwi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510671v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510663v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510662v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514852v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576890v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231926v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priego-Valverde" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231919v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413207v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413208v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285642v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321117v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321115v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321118v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321119v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244493v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135423v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vanrullen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Balfourier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135425v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grivolla" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142431v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Bianco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135422v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135421v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135424v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130999v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Dahl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244502v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142956v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maeyhieux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136766v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134236v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250049v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135434v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250277v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244497v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142949v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244501v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244499v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Morin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135438v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662961v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244500v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241529v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057883v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. B&#232;s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03990966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059196v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Christiansen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Dahl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Villadsen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468635v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117329v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/histoires-en-mouvement" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907628v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468757v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52758-1_17" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468756v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471759v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/constraints-and-language" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481604v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Maaloul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jaoua" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kallel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481676v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482589v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482591v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482590v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135426v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134201v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134205v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134202v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131797v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135435v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guizol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N'Guema" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982695v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003660v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?auteur_exp=Philippe,Blache&amp;annee_publideb=1993&amp;annee_publifin=2030&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;langue=Anglais&amp;tri_exp=annee_publi&amp;tri_exp2=typdoc&amp;tri_exp3=date_publi&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuCondenseSsCadre.css" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491170v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rambelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Chersoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lenci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.25004.bla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Testa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12733" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Britton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yin Hsu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1363120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1356541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Bensalem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Haddar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3612921" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bousquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5735" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-021-09533-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meddeb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Al Amir Dache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thezenas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Otandault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tanos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41593-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-018-0289-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Pannitto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zribi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2017.01.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15398/jlm.v4i2.129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486088v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nouali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jksuci.2014.06.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00790602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daoust" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Sitbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134209v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R&#233;gnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellengier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van de Wetering" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duluc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200311021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Morawietz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115173v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ma&#235;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115176v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Silem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Fleig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Boudraa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Azrou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Hamdine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_11" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859028v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Derban" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#8217;ambra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652988.3696196" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.blackboxnlp-1.17" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Senaldi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Antoine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina de Jong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Marie Huttner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Troadec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedinotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.starsem-1.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355255v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bousquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329438" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355386v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Elias Penteado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23281-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moreau De Montcheuil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Pergandi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Torrens Urrutia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vassallo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907590v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Jain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907596v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610001v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588246v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-1021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Torrens Urrutia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Jimenez Lopez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015692" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708376v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139491.3139507" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Montcheuil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Donval" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462133v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kammoun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907632v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488227v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490135v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soisik Verbog" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moll" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hureaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490091v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462160v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231882v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ig P&#233;nault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498941v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Bensalem Bahloul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capelier-Mourguy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507722v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elkarwi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510663v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514852v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576890v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priego-Valverde" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433879v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413207v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413208v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321115v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468020v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Prost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285642v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321117v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321116v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321118v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173546v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321119v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244493v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142431v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Bianco" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135422v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135423v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vanrullen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Balfourier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135425v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grivolla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135421v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135424v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130999v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Dahl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244502v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142956v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maeyhieux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136766v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134236v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142949v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250049v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135434v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244497v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244499v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Morin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244501v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135438v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662961v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244500v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241529v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057883v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. B&#232;s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03990966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059196v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Christiansen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Dahl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Villadsen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468635v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117329v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/histoires-en-mouvement" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907628v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468757v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52758-1_17" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468756v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471759v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/constraints-and-language" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481604v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Maaloul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jaoua" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kallel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481676v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482589v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482591v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482590v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135426v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134201v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134205v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134202v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131797v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135435v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guizol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N'Guema" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982695v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003660v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>