--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -191,866 +191,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic microstreaming and shear stress produced by the interaction of an oscillating gas bubble with a viscoelastic particle</w:t>
+                <w:t xml:space="preserve">Laboratory-Scale Experiment to Study N-Wave Propagation into a Shadow Zone with Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mauger</w:t>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (10), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J065049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939778v1</w:t>
+                <w:t xml:space="preserve">hal-05185362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-Scale Experiment to Study N-Wave Propagation into a Shadow Zone with Turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic microstreaming and shear stress produced by the interaction of an oscillating gas bubble with a viscoelastic particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185362v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenon of self-oscillation in bubble dynamics: Bouncing acoustic bubbles</w:t>
+                <w:t xml:space="preserve">An acoustic investigation of the near-surface turbulence on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Regnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0203660⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.420 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0024347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829105v1</w:t>
+                <w:t xml:space="preserve">insu-04413922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic investigation of the near-surface turbulence on Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Discussion of sound propagation through the turbulent Martian atmosphere and implications for inference of turbulence spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir E. Ostashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Keith Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl R. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 155, pp.420 - 435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0024347⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 156, pp.1165-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0028166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04413922v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04833959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion of sound propagation through the turbulent Martian atmosphere and implications for inference of turbulence spectra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a two-dimensional steep hill on wind turbine noise propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Keith Wilson</w:t>
+                <w:t xml:space="preserve">Jules Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl R. Hart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chide</w:t>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0028166⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (10), pp.1869-1884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-9-1869-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04833959v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a two-dimensional steep hill on wind turbine noise propagation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenomenon of self-oscillation in bubble dynamics: Bouncing acoustic bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dragna</w:t>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (10), pp.1869-1884. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.047134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/wes-9-1869-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0203660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736474v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of two interacting acoustic bubbles at short separation distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Doinikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (3), pp.037116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1084,103 +1084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind turbine sound propagation: Comparison of a linearized Euler equations model with parabolic equation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 154 (3), pp.1413-1426. </w:t>
@@ -1218,64 +1218,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic boom propagation over real topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1348,90 +1348,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic microstreaming produced by two interacting gas bubbles undergoing axisymmetric shape oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 931, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1599,64 +1599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic boom reflection over urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1716,64 +1716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic boom reflection over an isolated building and multiple buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1827,742 +1827,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of microstreaming by nonspherical bubble oscillations in an acoustic levitation system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational Approximation of Unsteady Friction Weighting Functions in the Laplace Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cleve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mauger</w:t>
+                <w:t xml:space="preserve">Robin Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021, pp.e62044. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/62044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573245v1</w:t>
+                <w:t xml:space="preserve">hal-03775142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a nonlinear parabolic equation for analyzing the perceived loudness statistics of sonic boom wave after propagation through atmospheric turbulent layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vera A. Khokhlova</w:t>
+                <w:t xml:space="preserve">Characterization of topographic effects on sonic boom reflection by resolution of the Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Physics / Akusticheskii zhurnal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063771021010061⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (4), pp.2437-2450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0003816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573249v1</w:t>
+                <w:t xml:space="preserve">hal-03240594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Approximation of Unsteady Friction Weighting Functions in the Laplace Domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signatures of microstreaming patterns induced by non-spherically oscillating bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dragna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ollivier</w:t>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001905⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (2), pp.1188-11971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0005821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775142v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of microstreaming patterns induced by non-spherically oscillating bubbles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mauger</w:t>
+                <w:t xml:space="preserve">Evaluation of numerical predictions of sonic boom level variability due to atmospheric turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 150 (2), pp.1188-11971. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0005821⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 149 (5), pp.3250-3260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0004985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573276v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of numerical predictions of sonic boom level variability due to atmospheric turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of a nonlinear parabolic equation for analyzing the perceived loudness statistics of sonic boom wave after propagation through atmospheric turbulent layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor Stout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Sparrow</w:t>
+                <w:t xml:space="preserve">Vera A. Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0004985⟩</w:t>
+              <w:t xml:space="preserve">Acoustical Physics / Akusticheskii zhurnal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063771021010061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775137v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of topographic effects on sonic boom reflection by resolution of the Euler equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+                <w:t xml:space="preserve">Induction of microstreaming by nonspherical bubble oscillations in an acoustic levitation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dragna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149 (4), pp.2437-2450. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.e62044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0003816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/62044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240594v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the sound field from a source moving above non-locally reacting grounds</w:t>
               </w:r>
@@ -2799,90 +2799,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary radiation force between two closely spaced acoustic bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (3), pp.031101(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,77 +3072,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 146 (5), pp.EL438-EL443. </w:t>
@@ -3206,64 +3206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3448,90 +3448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modes with controlled axisymmetry triggered by bubble coalescence in a high-amplitude acoustic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guédra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3572,642 +3572,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold wire constant voltage anemometry to measure temperature fluctuations and its application in a thermoacoustic system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+                <w:t xml:space="preserve">Weakly nonlinear propagation of small-wavelength, impulsive acoustic waves in a general atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian F. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Gainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4979823⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.41-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724961v1</w:t>
+                <w:t xml:space="preserve">hal-01724819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly nonlinear propagation of small-wavelength, impulsive acoustic waves in a general atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian F. Scott</w:t>
+                <w:t xml:space="preserve">Sound propagation over the ground with a random spatially-varying surface admittance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaf Gainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.2058-2072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5006180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724819v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound propagation over the ground with a random spatially-varying surface admittance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dragna</w:t>
+                <w:t xml:space="preserve">Dynamics of nonspherical microbubble oscillations above instability threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guédra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5006180⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (6), pp.063104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.063104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724962v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nonspherical microbubble oscillations above instability threshold</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cleve</w:t>
+                <w:t xml:space="preserve">Statistics of peak overpressure and shock steepness for linear and nonlinear N-wave propagation in a kinematic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mauger</w:t>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera A. Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.063104⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.3402-3415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5015991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705578v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of peak overpressure and shock steepness for linear and nonlinear N-wave propagation in a kinematic turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vera A. Khokhlova</w:t>
+                <w:t xml:space="preserve">Cold wire constant voltage anemometry to measure temperature fluctuations and its application in a thermoacoustic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 142, pp.3402-3415. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.044904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5015991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4979823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724955v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irregular reflection of weak acoustic shock pulses on rigid boundaries: Schlieren experiments and direct numerical simulation based on a Navier-Stokes solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,490 +4274,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of high frequency MEMS microphones and pressure sensors in the range 10 kHz–1 MHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ollivier</w:t>
+                <w:t xml:space="preserve">Mach stem formation in reflection and focusing of weak shock acoustic pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Yuldashev</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 138 (1823), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4933787⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 137, pp.EL436 -EL442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331750v1</w:t>
+                <w:t xml:space="preserve">hal-01296932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach stem formation in reflection and focusing of weak shock acoustic pulses</w:t>
+                <w:t xml:space="preserve">Characterization of spark-generated N-waves in air using an optical schlieren method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Salze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 137, pp.EL436 -EL442. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4921681⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 137, pp.3244-3252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296932v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of spark-generated N-waves in air using an optical schlieren method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Karzova</w:t>
+                <w:t xml:space="preserve">Calibration of high frequency MEMS microphones and pressure sensors in the range 10 kHz–1 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Khokhlova</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Desjouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 137, pp.3244-3252. </w:t>
+              <w:t xml:space="preserve">, 2015, 138 (1823), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4921026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4933787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296926v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a MachZehnder interferometer to the observation of mach stem formation when a shock wave is reflected from a rigid surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4804,90 +4804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mach-Zehnder interferometry method for acoustic shock wave measurements in air and broadband calibration of microphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,51 +4934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized recursive convolution method for time-domain propagation in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5038,51 +5038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound radiation by a moving line source above an impedance plane with frequency-dependent properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5129,51 +5129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the inadvisability of using single parameter impedance models for representing the acoustical properties of ground surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Attenborough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5227,701 +5227,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of broadband moving sources for time-domain simulations of outdoor sound propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dragna</w:t>
+                <w:t xml:space="preserve">Laboratory-scale experiment to study nonlinear N-wave distortion by thermal turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J052672⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (2), pp.556-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4887458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136610v1</w:t>
+                <w:t xml:space="preserve">hal-01136639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-scale experiment to study nonlinear N-wave distortion by thermal turbulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Toward hybrid CAA with ground effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4887458⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3-4), pp.235-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1475-472X.13.3-4.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136639v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards realistic simulations of sound radiation by moving sources in outdoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (5-6), pp.405-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1260/1475-472X.13.5-6.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward hybrid CAA with ground effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Boudet</w:t>
+                <w:t xml:space="preserve">Impulse propagation over a complex site: A comparison of experimental results and numerical predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (3-4), pp.235-260. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (3), pp.1096-1105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1260/1475-472X.13.3-4.235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4864286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136620v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse propagation over a complex site: A comparison of experimental results and numerical predictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Physically admissible impedance models for time-domain computations of outdoor sound propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 135 (3), pp.1096-1105. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (3), pp.401-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4864286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136608v1</w:t>
+                <w:t xml:space="preserve">hal-01136601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically admissible impedance models for time-domain computations of outdoor sound propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Modeling of broadband moving sources for time-domain simulations of outdoor sound propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 100 (3), pp.401-410. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (9), pp.1928-1939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J052672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136601v1</w:t>
+                <w:t xml:space="preserve">hal-01136610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical efficiency of a sonic crystal assisted noise barrier</w:t>
+                <w:t xml:space="preserve">Acoustic performance of gabions noise barriers: Numerical and experimental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Koussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Defrance</w:t>
@@ -5939,561 +5939,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 99, pp.399-409. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74, pp.189-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2012.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931434v1</w:t>
+                <w:t xml:space="preserve">hal-00931433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain solver in curvilinear coordinates for outdoor sound propagation over complex terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analysis of the dissipation and dispersion properties of the multi-domain Chebyshev pseudospectral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hornikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 255, pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.07.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4803863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00931427v1</w:t>
+                <w:t xml:space="preserve">hal-00931426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic performance of gabions noise barriers: Numerical and experimental approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jean</w:t>
+                <w:t xml:space="preserve">Evaluating a linearized Euler equations model for strong turbulence effects on sound propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cheinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2012.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.1922-1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4792150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00931433v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the dissipation and dispersion properties of the multi-domain Chebyshev pseudospectral method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hornikx</w:t>
+                <w:t xml:space="preserve">Acoustical efficiency of a sonic crystal assisted noise barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.07.036⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99, pp.399-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00931426v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a linearized Euler equations model for strong turbulence effects on sound propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
+                <w:t xml:space="preserve">Time-domain solver in curvilinear coordinates for outdoor sound propagation over complex terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013, pp.1922-1933. </w:t>
+              <w:t xml:space="preserve">, 2013, 133, pp.3751-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4792150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4803863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931430v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrasound data inversion for atmospheric sounding</w:t>
               </w:r>
@@ -6613,64 +6613,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified modeling of turbulence effects on sound propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cheinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6724,913 +6724,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random focusing of nonlinear acoustic N-waves in fully developed turbulence: laboratory scale experiment</w:t>
+                <w:t xml:space="preserve">Nonlinear temperature field near the stack ends of a standing-wave thermoacoustic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3652869⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.4730-4735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691029v1</w:t>
+                <w:t xml:space="preserve">hal-00691031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear temperature field near the stack ends of a standing-wave thermoacoustic refrigerator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+                <w:t xml:space="preserve">Time-domain simulations of outdoor sound propagation with suitable impedance boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.1420-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J050636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00691031v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulations of outdoor sound propagation with suitable impedance boundary conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+                <w:t xml:space="preserve">Nonlinear and diffraction effects in propagation of N-waves in randomly inhomogeneous moving media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Poisson</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cleveland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J050636⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129, pp.1760-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3557034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691041v1</w:t>
+                <w:t xml:space="preserve">hal-00691067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear and diffraction effects in propagation of N-waves in randomly inhomogeneous moving media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
+                <w:t xml:space="preserve">TEMPORAL CHARACTERISTICS OF ACOUSTIC RAY PROPAGATION THROUGH &amp;quot;INFINITE&amp;quot; AND &amp;quot;BOX MODEL&amp;quot; TURBULENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Karweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3557034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03 (03), pp.203-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218396X95000094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691067v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEMPORAL CHARACTERISTICS OF ACOUSTIC RAY PROPAGATION THROUGH &amp;quot;INFINITE&amp;quot; AND &amp;quot;BOX MODEL&amp;quot; TURBULENCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Karweit</w:t>
+                <w:t xml:space="preserve">Random focusing of nonlinear acoustic N-waves in fully developed turbulence: laboratory scale experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 03 (03), pp.203-218. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130, pp.3595-3607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218396X95000094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3652869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751966v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of hot-wire anemometry in pulsating flows. A comment on 'A critical review on advanced velocity measurement techniques in pulsating flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+                <w:t xml:space="preserve">Statistical properties of nonlinear diffracting N-wave behind a random phase screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Bryseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/12/128001⟩</w:t>
+              <w:t xml:space="preserve">Acoustical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56, pp.158-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063771010020065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566004v1</w:t>
+                <w:t xml:space="preserve">hal-00566069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of nonlinear diffracting N-wave behind a random phase screen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of hot-wire anemometry in pulsating flows. A comment on 'A critical review on advanced velocity measurement techniques in pulsating flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.128001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/12/128001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063771010020065⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566069v1</w:t>
+                <w:t xml:space="preserve">hal-00566004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of instantaneous temperature in oscillating flows: Use of constant-voltage anemometry to correct the thermal lag of cold wires operated by constant-current anemometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010, pp.015102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7664,103 +7664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear propagation of spark-generated N-waves in air : Modeling and measurements using acoustical and optical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Sapozhnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 128, pp.3321-3333. </w:t>
@@ -7792,187 +7792,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulations of sound propagation in a stratified atmosphere over an impedance ground</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+                <w:t xml:space="preserve">A strategy to eliminate all nonlinear effects in constant-voltage hot-wire anemometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 125 (5), pp.EL202-EL207. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.045102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3104633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3103948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660485v1</w:t>
+                <w:t xml:space="preserve">hal-00461420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain impedance boundary conditions for simulations of outdoor sound propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47, pp.2391-2403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8000,131 +8013,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to eliminate all nonlinear effects in constant-voltage hot-wire anemometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+                <w:t xml:space="preserve">Time-domain simulations of sound propagation in a stratified atmosphere over an impedance ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.045102. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125 (5), pp.EL202-EL207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3103948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3104633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461420v1</w:t>
+                <w:t xml:space="preserve">hal-00660485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient temperature profile inside thermoacoustic refrigerators</w:t>
               </w:r>
@@ -8256,51 +8256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex identification and tracking in unsteady flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8385,77 +8385,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear spherically divergent shock waves propagating in a relaxing medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8502,51 +8502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of acoustic velocity in the stack of a thermoacoustic refrigerator using particle image velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8618,51 +8618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimates of the relevant turbulent scales for acoustic propagation in an upward refracting atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8700,51 +8700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonperiodicity of the flow within the gap of a thermoacoustic couple at high amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8960,64 +8960,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.19-24. </w:t>
@@ -9067,103 +9067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parabolic equation for nonlinear acoustic wave propagation in inhomogeneous moving media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Sapozhnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cleveland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 52, pp.623-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9624,51 +9624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of a wide-angle parabolic equation for sound waves in inhomogeneous moving media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir E. Ostashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9830,233 +9830,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de la focalisation aléatoire d'une onde se propageant dans une turbulence thermique 2D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Influence d'une turbulence thermique sur la propagation du son dans l'atmosphère en présence d'une zone d'ombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1001-C5-1004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945220⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-969-C5-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00252906v1</w:t>
+                <w:t xml:space="preserve">jpa-00252897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une turbulence thermique sur la propagation du son dans l'atmosphère en présence d'une zone d'ombre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Etude numérique de la focalisation aléatoire d'une onde se propageant dans une turbulence thermique 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-969-C5-972. </w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1001-C5-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252897v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity fluctuations of spherical acoustic waves propagating through thermal turbulence*</w:t>
               </w:r>
@@ -10133,51 +10133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONSTRUCTION DE FRONTS D'ONDE DISTORDUS PAR LA TURBULENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hugon-Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10249,51 +10249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of caustics for high-frequency acoustic waves propagating through turbulent fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10378,77 +10378,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the propagation of an acoustic wave through a turbulent velocity field: A study of phase variance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 89 (1), pp.52-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10659,7719 +10659,8239 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00230600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical investigation of bubble-induced shear stress in the bulk of a fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cavitation Symposium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania, Greece. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de l' Élasticité de la membrane cellulaire pour l'OPtimisation de l'administration de médicaments anticancéreux par UltraSons - ÉlastOPUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de restitution de l'appel PEPS « Mécanique du futur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstreaming induced by nonspherical bubble oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Cavitation and Multi-phase flows Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Canée, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstreaming induced by non-spherical bubble oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guédra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Workshop on Bubble and Drop Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Acoustics to Infer Near-Surface Turbulence on Mars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bubble-bubble (and bubble-particle) interactions under low amplitude acoustic driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Mars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3361</w:t>
+              <w:t xml:space="preserve">Multiscale Investigation of Bubble-Cell Interaction Mechanisms for Enhanced Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECAM, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04708437v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound pressure radiated by a point-source in arbitrary motion above an absorbing ground: Application to aircraft noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Investigating the Impact of Atmospheric Boundary Layer Stratification on Wind Farm Noise Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.5301-5307, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61782/fa.2023.0177⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.4035-4038, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736451v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble-bubble (and bubble-particle) interactions under low amplitude acoustic driving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acoustic microstreaming around asymmetric bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Doinikov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Investigation of Bubble-Cell Interaction Mechanisms for Enhanced Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECAM, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Acoustofluidics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Uppsala (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860103v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Impact of Atmospheric Boundary Layer Stratification on Wind Farm Noise Propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+                <w:t xml:space="preserve">The Acoustic center of Ecole centrale de Lyon from 1970 to today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61782/fa.2023.0608⟩</w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association (Forum Acusticum 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.1905-1912, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.1168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736434v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic microstreaming around asymmetric bubbles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mauger</w:t>
+                <w:t xml:space="preserve">Sound pressure radiated by a point-source in arbitrary motion above an absorbing ground: Application to aircraft noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustofluidics 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.5301-5307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426683v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Acoustic center of Ecole centrale de Lyon from 1970 to today</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Acoustics to Infer Near-Surface Turbulence on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association (Forum Acusticum 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tenth International Conference on Mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453132v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04708437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi lagrangien par holographie numérique en ligne de bulles piégées par un champ ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sonochimie Ultrasons et Procédés – 7ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, LYon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF THE ASYMMETRIC STREAMING FLOW INDUCED BY A FOCUSED ULTRASOUND TRANSDUCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10th Convention of the European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic recording of near-surface turbulence on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">184th Acoustical Society of America Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Chicago (IL), United States. pp.A280-A280, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0018843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic microstreaming induced by a substrate-attached acoustic microbubble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bubble shape oscillations and induced flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cavitation meets Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072287v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble shape oscillations and induced flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The interacting acoustic bubble pair: coupled oscillation, radiation force and streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Regnaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A A Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cavitation meets Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Nonlinear Acoustics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884447v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interacting acoustic bubble pair: coupled oscillation, radiation force and streaming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Suivi par holographie en ligne d'une bulle soumise à un champ ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Nonlinear Acoustics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">6ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720333v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation du bang sonique au-dessus d'un profil urbain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de matériaux poreux et de leur effets de bords pour application à la réfrigération thermoacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847963v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de matériaux poreux et de leur effets de bords pour application à la réfrigération thermoacoustique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Côme Olivier</w:t>
+                <w:t xml:space="preserve">Propagation du bang sonique au-dessus d'un profil urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Penelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847793v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi par holographie en ligne d'une bulle soumise à un champ ultrasonore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CARACTERISATION TRIDIMENSIONNELLE DU STREAMING ACOUSTIQUE INDUIT PAR UN TRANSDUCTEUR ULTRASONORE FOCALISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser CFTL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884620v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a 2D Hill on the Propagation of Wind Turbine Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2022-2923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION TRIDIMENSIONNELLE DU STREAMING ACOUSTIQUE INDUIT PAR UN TRANSDUCTEUR ULTRASONORE FOCALISE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
+                <w:t xml:space="preserve">Simulation de la propagation du bruit éolien par résolution des équations d'Euler linéarisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser CFTL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063532v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la propagation du bruit éolien par résolution des équations d'Euler linéarisées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+                <w:t xml:space="preserve">Dynamique d’un couple de bulles oscillantes : un premier pas vers le nuage de bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dragna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Stevens</w:t>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847874v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d’un couple de bulles oscillantes : un premier pas vers le nuage de bulles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Écoulements induits par des bulles de cavitation dans des fluides visqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848235v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulements induits par des bulles de cavitation dans des fluides visqueux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mauger</w:t>
+                <w:t xml:space="preserve">PLetma - Plateforme numérique parallèle pour la simulation des infrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codor Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848245v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLetma - Plateforme numérique parallèle pour la simulation des infrasons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Dragna</w:t>
+                <w:t xml:space="preserve">Caractérisation tridimensionnelle du streaming acoustique induit par un transducteur ultrasonore focalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847966v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation tridimensionnelle du streaming acoustique induit par un transducteur ultrasonore focalisé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Acoustic microstreaming induced by a substrate-attached acoustic microbubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063513v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of micrometric bubble pair oscillations and induced effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Doinikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Cavitation, CAV2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different experimental patterns of microstreaming observed around acoustically excited microbubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European symposium on Ultrasound Contrast Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the interaction between two oscillating gas bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3457-3460, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of optical methods for measuring weak acoustic shock waves in homogeneous air and close to reflecting boundaries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+                <w:t xml:space="preserve">Deciphering the ventricular intracavitary blood flow by ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vixege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">179th meeting os the acoustical society of america</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5147036⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1065-1068, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097097v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground elevation effects on sonic boom reflection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Dragna</w:t>
+                <w:t xml:space="preserve">The use of optical methods for measuring weak acoustic shock waves in homogeneous air and close to reflecting boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0399⟩</w:t>
+              <w:t xml:space="preserve">179th meeting os the acoustical society of america</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CHICAGO, United States. pp.2534-2534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5147036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229480v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the ventricular intracavitary blood flow by ultrasound imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+                <w:t xml:space="preserve">Ground elevation effects on sonic boom reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0414⟩</w:t>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.981-982, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240249v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-boom and classical N-wave sonic boom propagation in random inhomogeneous layers using nonlinear wide-angle parabolic equation: statistical data comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.963-963, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstreaming induced by an acoustically excited gas bubble - experiments and comparison to theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustofluidics2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstreaming patterns induced by shape modes of acoustically trapped bubbles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+                <w:t xml:space="preserve">Simulation of N-wave propagation in a realistic turbulent atmosphere using two-dimensional nonlinear parabolic equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Mauger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Inserra</w:t>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Acoustics (ICA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239037⟩</w:t>
+              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675021v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of N-wave propagation in a realistic turbulent atmosphere using two-dimensional nonlinear parabolic equation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of microstreaming generated by a cavitation bubble undergoing nonspherical oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés – 5ème édition GDR Cavitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Orange, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411160v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of microstreaming generated by a cavitation bubble undergoing nonspherical oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical investigation of microstreaming generated by a cavitation bubble undergoing nonspherical oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés – 5ème édition GDR Cavitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Orange, France</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147703v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of microstreaming generated by a cavitation bubble undergoing nonspherical oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Microstreaming patterns induced by shape modes of acoustically trapped bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Congress on Acoustics (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675022v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of microstreaming induced by free nonspherically oscillating microbubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guédra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Nonlinear Acoustics (ISNA 21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Santa Fe, NM, United States. pp.045030, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/2.0000900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstreaming induit par les oscillations non sphériques d'une bulle micrométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement non-linéaire des oscillations de surface de bulles micrométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guédra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved dynamics of micrometer-sized bubbles undergoing shape oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guédra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA Acoustics’17 Boston</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Boston, United States. pp.3736-3736, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4988209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering of surface modes by bubble coalescence at high pressure amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guédra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA Acoustics’17 Boston</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Boston, United States. pp.3736-3736, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4988210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la réponse capteurs de pression et de microphones MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA / VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.834-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la réponse de microphones MEMS et de microcapteurs de pression en hautes fréquences (10 kHz-1 MHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion d'ondes de choc acoustiques faibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interactions écoulement-nuage de bulles de cavitation acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ababacar Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446457v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency calibration of MEMS microphones using spherical N-waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koumela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECENT DEVELOPMENTS IN NONLINEAR ACOUSTICS: 20th International Symposium on Nonlinear Acoustics including the 2nd International Sonic Boom Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Ecully, France. pp.1685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions écoulement-nuage de bulles de cavitation acoustique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Réflexion d'ondes de choc acoustiques faibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Desjouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446416v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insight about Oxide Breakdown Occurrence at Circuit Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Waikoloa, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of N-waves in a turbulent and refracting atmosphere with ground effects (laboratory-scale experiment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013 Montreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.045072-045072, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4799605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards hybrid CAA with ground effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+                <w:t xml:space="preserve">Transport noise reduction by low height sonic crystal noise barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Computational Experiments in Aeroacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Svetlogorsk, Russia</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814421v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of temperature and velocity fluctuations in oscillating flows using thermal anemometry  application to thermoacoustic refrigerators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+                <w:t xml:space="preserve">Time-domain simulations of outdoor sound propagation: experimental validation on a complex site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811312v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of weak shocks leading to Mach stem formation in focused beams and reflections from a rigid surface: numerical modeling and experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explosion energy scaling laws for infrasound propagation analysed using nonlinear ray theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Gainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Scott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811290v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport noise reduction by low height sonic crystal noise barriers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Calibration method for high frequency microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810551v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration method for high frequency microphones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Propagation of spherically diverging N-waves in a turbulent atmosphere: experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Averiyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811138v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulations of outdoor sound propagation: experimental validation on a complex site</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction of weak shocks leading to Mach stem formation in focused beams and reflections from a rigid surface: numerical modeling and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811087v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explosion energy scaling laws for infrasound propagation analysed using nonlinear ray theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaf Gainville</w:t>
+                <w:t xml:space="preserve">Measurements of temperature and velocity fluctuations in oscillating flows using thermal anemometry  application to thermoacoustic refrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julian Scott</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810990v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of spherically diverging N-waves in a turbulent atmosphere: experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards hybrid CAA with ground effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Computational Experiments in Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Svetlogorsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811157v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the sound field emitted by an electric spark source in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail V. Averiyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera A. Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Forum Acusticum 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of shock N-waves using optical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail V. Averiyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera A. Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg A. Sapozhnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation d'ultrasons non focalisés dans des gels de protéines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+                <w:t xml:space="preserve">Infrasound propagation in realistic atmosphere using nonlinear ray theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Gainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546817v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation d'ondes de surface dans des simulations temporelles de propagation acoustique à longue distance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation de la propagation d'ultrasons non focalisés dans des gels de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542877v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des fluctuations de température dans un résonateur équipant un système thermoacoustique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+                <w:t xml:space="preserve">Observation d'ondes de surface dans des simulations temporelles de propagation acoustique à longue distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546820v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrasound propagation in realistic atmosphere using nonlinear ray theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaf Gainville</w:t>
+                <w:t xml:space="preserve">Mesure des fluctuations de température dans un résonateur équipant un système thermoacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546840v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du flux de chaleur thermique extrait à l'échangeur de chaleur froid d'un réfrigérateur thermoacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie Infrason de l'atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de flux de chaleur dans un réfrigérateur thermoacoustique miniature.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+                <w:t xml:space="preserve">Cavitation ultrasonore générée par une excitation bifrequentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izella Saletes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378700v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation ultrasonore générée par une excitation bifrequentielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de flux de chaleur dans un réfrigérateur thermoacoustique miniature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izella Saletes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378704v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes thermo-acoustiques de transfert de chaleur : répartition interne de température en régime transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18393,1529 +18913,1009 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Mironov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation acoustique à moyenne distance du bruit des trains à grande vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Cremezi-Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du champ de température en régime transitoire d'un réfrigérateur thermo-acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mironov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating long-term representative spl in complex environments using a coupling method based on acoustic (mw-wape) and micrometeorological (submeso) numerical predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise 2005 Environmental Noise Control, Congress And Exposition On Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Rio De Janeiro, Brazil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments on the modelling of outdoor sound propagation in complex environments using the parabolic equation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Outdoor sound propagation modelling in complex environments : a new PE code coupled with a micrometeorological code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Penelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Acoustics, ICA 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, KYOTO, Japan. pp 119-122</w:t>
+              <w:t xml:space="preserve">Joint Congress CFA/DAGA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678303v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor sound propagation modelling in complex environments : a new PE code coupled with a micrometeorological code</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Berenger</w:t>
+                <w:t xml:space="preserve">Outdoor sound propagation modelling in complex environments : A new PE code coupled with a micrometeorological code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Penelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Congress CFA/DAGA'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CFA/DAGA&amp;apos;04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, STRASBOURG, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156037v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor sound propagation modelling in complex environments : A new PE code coupled with a micrometeorological code</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Berengier</w:t>
+                <w:t xml:space="preserve">Outdoor sound propagation modeling in complex environments: coupling of a PE method with a meteorological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Pénelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA/DAGA&amp;apos;04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, STRASBOURG, France. 2p</w:t>
+              <w:t xml:space="preserve">11th Long Range Sound Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lake Morey Resort, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667760v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor sound propagation modeling in complex environments: coupling of a PE method with a meteorological model</w:t>
+                <w:t xml:space="preserve">Recent developments on the modelling of outdoor sound propagation in complex environments using the parabolic equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Long Range Sound Propagation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lake Morey Resort, United States</w:t>
+              <w:t xml:space="preserve">18th International Congress on Acoustics, ICA 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, KYOTO, Japan. pp 119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156006v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity fluctuations of an acoustic wave propagating through thermal turbulent fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics '88</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1988, Cambridge, France. pp.845-852, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25144/21819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752913v1</w:t>
-              </w:r>
-[...518 lines deleted...]
-                <w:t xml:space="preserve">hal-02096302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19933,77 +19933,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory-scale characterization of lightning strikes: acoustical and electrical measurements synchronized with optical visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20092,90 +20092,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method for Triggering Surface Modes by Bubble Coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guédra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20705,51 +20705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Doinikov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Salze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Regnault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203660" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04413922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chide" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Ostashev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keith Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl R. Hart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028166" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Emmanuelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-1869-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209955v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019938" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Doinikov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.926" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03703046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac62fe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016442" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010452" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cleve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr V. Yuldashev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Karzova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera A. Khokhlova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771021010061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Julian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005821" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Stout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sparrow" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004985" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003816" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc-Benon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114975" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Courand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816300" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.031101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cleve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.511" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karzova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lechat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5133737" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Yuldashev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5084266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01659022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ceranna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Charlton-Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marchetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-017-9444-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gu&#233;dra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.033115" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979823" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Gainville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.12.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5006180" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.063104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5015991" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940987" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yuldashev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karzova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933787" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Khokhlova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921681" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873815100123" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296925v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921549" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4927553" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Attenborough" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4931447" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052672" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136639v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887458" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136603v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.5-6.405" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahuzac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.3-4.235" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136608v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864286" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918719" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Koussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defrance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931427v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4803863" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.07.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SBFZXT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931426v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hornikx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.07.036" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M90MGRKL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ehrhardt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cheinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792150" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780115v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lalande" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#232;be" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Land&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S. Matoza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05518.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748584" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Averiyanov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652869" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argantha&#235;l Berson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.06.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVDNL93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691041v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050636" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691067v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cleveland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3557034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751966v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karweit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X95000094" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566004v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/12/128001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A8A88D3F5D791E51C00B7FC06C9C7B92BC4ABDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Bryseva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771010020065" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566003v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274155" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566070v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sapozhnikov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3505106" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00660485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3104633" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.41252" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461420v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3103948" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duffourd" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.03.075" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMQT13T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9SCLH5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445067v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Yuldashev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771008010065" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-007-0316-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6B0B27CG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2771370" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163558v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauvreau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;rengier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2204455" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134013v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3WCBRVP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274775v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771006060017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2063087" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Besnoin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)00002-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP2XS3ZN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416276v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dallois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X01000772" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostashev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)86951-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQDX82B3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438965v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ostashev" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wandelt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/5/2/003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252906v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945220" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133B880E35E65542FB2EC86D47CC249E1E17E43A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945212" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E1A4C18DDC1222E3CF4054D8E3ACE5D0008EF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437429v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/3/2/002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251072v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hugon-Jeannin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921117" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3FA938D6DC570E967765D42FDAAD8C39A9D2347/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02377859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte-Bellot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00271467" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2DJ0SGDX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437416v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karweit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.400415" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230730v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990302" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7626EAC0C8A93859D3193E1A3E4A979CF978343F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230600v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902269" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C9456492A27509E450321666EB5EDF8E46081EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708437v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maurice" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chide" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc-Benon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bertrand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736451v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Kayser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0177" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736434v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0608" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426683v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453132v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.1168" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589884v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lotton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meziani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255264v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736424v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018843" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072287v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauconnier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884447v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720333v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Inserra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Regnaut" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Doinikov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847963v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884620v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820974v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stevens" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2923" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063532v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847874v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848235v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Doinikov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848245v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Plantevin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847966v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codor Khodr" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063513v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674964v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Doinikov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445059v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220565v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0221" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097097v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Karzova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr V Yuldashev" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ollivier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5147036" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229480v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0399" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240249v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0414" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229483v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0709" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924139v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675021v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239037" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411160v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2563" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147703v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675022v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096204v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000900" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096256v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guedra" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151299v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096326v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988209" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096318v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988210" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344651v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koumela" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523309v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446457v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331741v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446416v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Seck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128363v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saliva" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409394v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799605" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814421v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cahuzac" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811312v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811290v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810551v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811138v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Averiyanov" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811087v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810990v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scott" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811157v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409586v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Averiyanov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539747v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A. Sapozhnikov" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546817v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542877v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546820v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546840v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546816v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534650v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378700v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378704v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izella Saletes" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360487v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mironov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324074v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cremezi-Charlet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135344v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mironov" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156069v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berengier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678303v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156037v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penelon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berenger" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667760v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lihoreau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gauvreau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Penelon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calmet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berengier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156006v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld P&#233;nelon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752913v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/21819" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611401v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884399v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675023v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096302v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060664v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001656" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341873v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441021v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421859v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2792-2_27" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFAB8AA93BDB375474C4850456A944D6C4A4E06D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421866v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-7904-9_23" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE6FA3EACEE8BA33F51B6EAD5F789084775883D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Salze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Doinikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04413922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chide" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024347" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Ostashev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keith Wilson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl R. Hart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Colas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Emmanuelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-1869-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Regnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203660" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209955v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019938" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Doinikov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.926" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03703046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac62fe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016442" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010452" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Julian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003816" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005821" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Stout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sparrow" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004985" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr V. Yuldashev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Karzova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera A. Khokhlova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771021010061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cleve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc-Benon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114975" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Courand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816300" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.031101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cleve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.511" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karzova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lechat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5133737" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Yuldashev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5084266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01659022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ceranna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Charlton-Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marchetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-017-9444-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gu&#233;dra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.033115" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Gainville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.12.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5006180" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.063104" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5015991" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979823" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940987" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296932v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Khokhlova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921681" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331750v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yuldashev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karzova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933787" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873815100123" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296925v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921549" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4927553" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Attenborough" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4931447" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136639v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887458" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahuzac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.3-4.235" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.5-6.405" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864286" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136601v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918719" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052672" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Koussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defrance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.07.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SBFZXT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hornikx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.07.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M90MGRKL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ehrhardt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cheinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792150" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918621" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4803863" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780115v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lalande" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#232;be" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Land&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S. Matoza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05518.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748584" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argantha&#235;l Berson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.06.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVDNL93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050636" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Averiyanov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cleveland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3557034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751966v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karweit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X95000094" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691029v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652869" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Bryseva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771010020065" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/12/128001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A8A88D3F5D791E51C00B7FC06C9C7B92BC4ABDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566003v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274155" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566070v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sapozhnikov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3505106" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461420v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3103948" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.41252" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00660485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3104633" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duffourd" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.03.075" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMQT13T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9SCLH5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445067v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Yuldashev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771008010065" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-007-0316-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6B0B27CG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2771370" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163558v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauvreau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;rengier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2204455" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134013v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3WCBRVP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274775v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771006060017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2063087" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Besnoin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)00002-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP2XS3ZN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416276v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dallois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X01000772" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostashev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)86951-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQDX82B3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438965v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ostashev" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wandelt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/5/2/003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252897v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945212" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E1A4C18DDC1222E3CF4054D8E3ACE5D0008EF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252906v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945220" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133B880E35E65542FB2EC86D47CC249E1E17E43A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437429v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/3/2/002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251072v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hugon-Jeannin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921117" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3FA938D6DC570E967765D42FDAAD8C39A9D2347/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02377859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte-Bellot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00271467" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2DJ0SGDX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437416v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karweit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.400415" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230730v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990302" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7626EAC0C8A93859D3193E1A3E4A979CF978343F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230600v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902269" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C9456492A27509E450321666EB5EDF8E46081EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611401v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lotton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884399v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meziani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675023v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860103v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0608" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426683v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453132v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.1168" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736451v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Kayser" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0177" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maurice" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chide" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc-Benon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bertrand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589884v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255264v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736424v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018843" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884447v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720333v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Inserra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Regnaut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Doinikov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884620v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063532v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820974v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stevens" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2923" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847874v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848235v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Doinikov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Plantevin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847966v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codor Khodr" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063513v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072287v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauconnier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674964v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Doinikov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445059v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220565v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0221" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240249v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0414" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097097v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Karzova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr V Yuldashev" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ollivier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5147036" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229480v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0399" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229483v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0709" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924139v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411160v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2563" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147703v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675022v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675021v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239037" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096204v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000900" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096256v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guedra" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151299v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096326v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988209" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096318v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988210" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344651v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koumela" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523309v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446416v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Seck" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331741v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446457v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128363v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saliva" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409394v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799605" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810551v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810990v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811138v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Averiyanov" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811157v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811290v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811312v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814421v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cahuzac" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409586v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Averiyanov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539747v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A. Sapozhnikov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546840v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546817v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542877v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546820v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546816v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534650v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378704v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izella Saletes" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378700v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360487v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mironov" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324074v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cremezi-Charlet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135344v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mironov" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156069v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berengier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156037v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penelon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berenger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667760v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lihoreau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gauvreau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Penelon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calmet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berengier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156006v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld P&#233;nelon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678303v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752913v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/21819" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060664v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001656" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341873v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441021v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421859v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2792-2_27" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFAB8AA93BDB375474C4850456A944D6C4A4E06D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421866v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-7904-9_23" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE6FA3EACEE8BA33F51B6EAD5F789084775883D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>