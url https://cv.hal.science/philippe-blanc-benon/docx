--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,1420 +66,1424 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Acoustic center of the École Centrale de Lyon: A historical perspective</w:t>
+                <w:t xml:space="preserve">Acoustic streaming outside and inside a fluid particle undergoing arbitrary axisymmetric oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
+                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2025061⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (4), pp.043107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0315990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416983v1</w:t>
+                <w:t xml:space="preserve">hal-05596634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory-Scale Experiment to Study N-Wave Propagation into a Shadow Zone with Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (10), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.J065049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic microstreaming and shear stress produced by the interaction of an oscillating gas bubble with a viscoelastic particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Doinikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic investigation of the near-surface turbulence on Mars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Acoustic center of the École Centrale de Lyon: A historical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0024347⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (77), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2025061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04413922v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion of sound propagation through the turbulent Martian atmosphere and implications for inference of turbulence spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An acoustic investigation of the near-surface turbulence on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir E. Ostashev</w:t>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Keith Wilson</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Lasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 156, pp.1165-1170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0028166⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 155, pp.420 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0024347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04833959v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04413922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a two-dimensional steep hill on wind turbine noise propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussion of sound propagation through the turbulent Martian atmosphere and implications for inference of turbulence spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir E. Ostashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Colas</w:t>
+                <w:t xml:space="preserve">D. Keith Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Carl R. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/wes-9-1869-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.1165-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0028166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736474v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04833959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenon of self-oscillation in bubble dynamics: Bouncing acoustic bubbles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a two-dimensional steep hill on wind turbine noise propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Regnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (4), pp.047134. </w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (10), pp.1869-1884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0203660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/wes-9-1869-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829105v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of two interacting acoustic bubbles at short separation distances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Phenomenon of self-oscillation in bubble dynamics: Bouncing acoustic bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Doinikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35 (3), pp.037116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0135370⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.047134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0203660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829043v1</w:t>
+                <w:t xml:space="preserve">hal-04829105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine sound propagation: Comparison of a linearized Euler equations model with parabolic equation methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamics of two interacting acoustic bubbles at short separation distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (3), pp.037116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0135370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0020834⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04209955v2</w:t>
+                <w:t xml:space="preserve">hal-04829043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic boom propagation over real topography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Wind turbine sound propagation: Comparison of a linearized Euler equations model with parabolic equation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 154 (1), pp.16 - 27. </w:t>
+              <w:t xml:space="preserve">, 2023, 154 (3), pp.1413-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0019938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0020834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158843v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic microstreaming produced by two interacting gas bubbles undergoing axisymmetric shape oscillations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonic boom propagation over real topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 931, pp.A19. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154 (1), pp.16 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0019938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775117v1</w:t>
+                <w:t xml:space="preserve">hal-04158843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-volume three-component intraventricular vector flow mapping by triplane color Doppler</w:t>
               </w:r>
@@ -1593,447 +1597,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic boom reflection over urban areas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Acoustic microstreaming produced by two interacting gas bubbles undergoing axisymmetric shape oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0016442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 931, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888620v1</w:t>
+                <w:t xml:space="preserve">hal-03775117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic boom reflection over an isolated building and multiple buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sonic boom reflection over urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 151, pp.3792 - 3806. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 152, pp.3323 - 3339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0016442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0010452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03853864v1</w:t>
+                <w:t xml:space="preserve">hal-03888620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Approximation of Unsteady Friction Weighting Functions in the Laplace Domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sonic boom reflection over an isolated building and multiple buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147 (9), </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.3792 - 3806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0010452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775142v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of topographic effects on sonic boom reflection by resolution of the Euler equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149 (4), pp.2437-2450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2067,103 +2084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures of microstreaming patterns induced by non-spherically oscillating bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150 (2), pp.1188-11971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2223,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149 (5), pp.3250-3260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2295,447 +2312,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a nonlinear parabolic equation for analyzing the perceived loudness statistics of sonic boom wave after propagation through atmospheric turbulent layer</w:t>
+                <w:t xml:space="preserve">Rational Approximation of Unsteady Friction Weighting Functions in the Laplace Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robin Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Physics / Akusticheskii zhurnal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063771021010061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573249v1</w:t>
+                <w:t xml:space="preserve">hal-03775142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of microstreaming by nonspherical bubble oscillations in an acoustic levitation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021, pp.e62044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3791/62044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sound field from a source moving above non-locally reacting grounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of a nonlinear parabolic equation for analyzing the perceived loudness statistics of sonic boom wave after propagation through atmospheric turbulent layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Vera A. Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114975⟩</w:t>
+              <w:t xml:space="preserve">Acoustical Physics / Akusticheskii zhurnal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063771021010061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338068v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraventricular vector flow mapping 3-D by triplane Doppler echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vixege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Y. Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,17331 +2761,17569 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23, pp.S300-S302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary radiation force between two closely spaced acoustic bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (3), pp.031101(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.031101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstreaming induced by acoustically trapped, nonspherically oscillating microbubbles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the sound field from a source moving above non-locally reacting grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.511⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 464, pp.114975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379274v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface roughness on nonlinear reflection of weak shock waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstreaming induced by acoustically trapped, nonspherically oscillating microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Karzova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5133737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 875, pp.597-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385580v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular reflection of spark-generated shock pulses from a rigid surface: Mach-Zehnder interferometry measurements in air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Effect of surface roughness on nonlinear reflection of weak shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Yuldashev</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 145 (1), pp.26-35. </w:t>
+              <w:t xml:space="preserve">, 2019, 146 (5), pp.EL438-EL443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5084266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5133737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341829v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an improved representation of middle atmospheric dynamics thanks to the ARISE project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irregular reflection of spark-generated shock pulses from a rigid surface: Mach-Zehnder interferometry measurements in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blanc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Marchetti</w:t>
+                <w:t xml:space="preserve">Petr Yuldashev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-017-9444-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (1), pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5084266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01659022v1</w:t>
+                <w:t xml:space="preserve">hal-02341829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modes with controlled axisymmetry triggered by bubble coalescence in a high-amplitude acoustic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cleve</w:t>
+                <w:t xml:space="preserve">Toward an improved representation of middle atmospheric dynamics thanks to the ARISE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Ceranna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Charlton-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Guédra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuele Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, pp.033115. </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.171-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.033115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-017-9444-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085848v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01659022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly nonlinear propagation of small-wavelength, impulsive acoustic waves in a general atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface modes with controlled axisymmetry triggered by bubble coalescence in a high-amplitude acoustic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian F. Scott</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Matthieu Guédra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaf Gainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.033115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.033115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724819v1</w:t>
+                <w:t xml:space="preserve">hal-02085848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound propagation over the ground with a random spatially-varying surface admittance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Weakly nonlinear propagation of small-wavelength, impulsive acoustic waves in a general atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian F. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Gainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5006180⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.41-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724962v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nonspherical microbubble oscillations above instability threshold</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sound propagation over the ground with a random spatially-varying surface admittance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.2058-2072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5006180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.063104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01705578v1</w:t>
+                <w:t xml:space="preserve">hal-01724962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of peak overpressure and shock steepness for linear and nonlinear N-wave propagation in a kinematic turbulence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamics of nonspherical microbubble oscillations above instability threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guédra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (6), pp.063104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.063104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5015991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01724955v1</w:t>
+                <w:t xml:space="preserve">hal-01705578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold wire constant voltage anemometry to measure temperature fluctuations and its application in a thermoacoustic system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistics of peak overpressure and shock steepness for linear and nonlinear N-wave propagation in a kinematic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera A. Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88, pp.044904. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.3402-3415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4979823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5015991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724961v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular reflection of weak acoustic shock pulses on rigid boundaries: Schlieren experiments and direct numerical simulation based on a Navier-Stokes solver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold wire constant voltage anemometry to measure temperature fluctuations and its application in a thermoacoustic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Desjouy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940987⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.044904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4979823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516106v1</w:t>
+                <w:t xml:space="preserve">hal-01724961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach stem formation in reflection and focusing of weak shock acoustic pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Irregular reflection of weak acoustic shock pulses on rigid boundaries: Schlieren experiments and direct numerical simulation based on a Navier-Stokes solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Desjouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137, pp.EL436 -EL442. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.027102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4921681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4940987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296932v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of spark-generated N-waves in air using an optical schlieren method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Application of a MachZehnder interferometer to the observation of mach stem formation when a shock wave is reflected from a rigid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4921026⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Russian Academy of Sciences - Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.1293-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1062873815100123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296926v1</w:t>
+                <w:t xml:space="preserve">hal-01296927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of high frequency MEMS microphones and pressure sensors in the range 10 kHz–1 MHz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mach-Zehnder interferometry method for acoustic shock wave measurements in air and broadband calibration of microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 138 (1823), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4933787⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 137, pp.3314-3324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331750v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a MachZehnder interferometer to the observation of mach stem formation when a shock wave is reflected from a rigid surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Mach stem formation in reflection and focusing of weak shock acoustic pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Russian Academy of Sciences - Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1062873815100123⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.EL436 -EL442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296927v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach-Zehnder interferometry method for acoustic shock wave measurements in air and broadband calibration of microphones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Characterization of spark-generated N-waves in air using an optical schlieren method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 137, pp.3314-3324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4921549⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 137, pp.3244-3252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296925v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized recursive convolution method for time-domain propagation in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dragna</w:t>
+                <w:t xml:space="preserve">Calibration of high frequency MEMS microphones and pressure sensors in the range 10 kHz–1 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desjouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 138, pp.1030-1042. </w:t>
+              <w:t xml:space="preserve">, 2015, 138 (1823), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4927553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4933787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060459v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound radiation by a moving line source above an impedance plane with frequency-dependent properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A generalized recursive convolution method for time-domain propagation in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.1030-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4927553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296930v1</w:t>
+                <w:t xml:space="preserve">hal-02060459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the inadvisability of using single parameter impedance models for representing the acoustical properties of ground surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sound radiation by a moving line source above an impedance plane with frequency-dependent properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 138, pp.2399-2413. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349, pp.259-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4931447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296928v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-scale experiment to study nonlinear N-wave distortion by thermal turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the inadvisability of using single parameter impedance models for representing the acoustical properties of ground surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Attenborough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 136 (2), pp.556-566. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4887458⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 138, pp.2399-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4931447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136639v1</w:t>
+                <w:t xml:space="preserve">hal-01296928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward hybrid CAA with ground effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (3-4), pp.235-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1260/1475-472X.13.3-4.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards realistic simulations of sound radiation by moving sources in outdoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (5-6), pp.405-426. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1475-472X.13.5-6.405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse propagation over a complex site: A comparison of experimental results and numerical predictions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laboratory-scale experiment to study nonlinear N-wave distortion by thermal turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 135 (3), pp.1096-1105. </w:t>
+              <w:t xml:space="preserve">, 2014, 136 (2), pp.556-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4864286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4887458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136608v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically admissible impedance models for time-domain computations of outdoor sound propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Impulse propagation over a complex site: A comparison of experimental results and numerical predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918719⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (3), pp.1096-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4864286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136601v1</w:t>
+                <w:t xml:space="preserve">hal-01136608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of broadband moving sources for time-domain simulations of outdoor sound propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Physically admissible impedance models for time-domain computations of outdoor sound propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100 (3), pp.401-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J052672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01136610v1</w:t>
+                <w:t xml:space="preserve">hal-01136601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic performance of gabions noise barriers: Numerical and experimental approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling of broadband moving sources for time-domain simulations of outdoor sound propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2012.07.009⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (9), pp.1928-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J052672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00931433v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the dissipation and dispersion properties of the multi-domain Chebyshev pseudospectral method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Acoustic performance of gabions noise barriers: Numerical and experimental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.07.036⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74, pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2012.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931426v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a linearized Euler equations model for strong turbulence effects on sound propagation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of the dissipation and dispersion properties of the multi-domain Chebyshev pseudospectral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hornikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4792150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 255, pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931430v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical efficiency of a sonic crystal assisted noise barrier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluating a linearized Euler equations model for strong turbulence effects on sound propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cheinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918621⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.1922-1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4792150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931434v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain solver in curvilinear coordinates for outdoor sound propagation over complex terrain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Acoustical efficiency of a sonic crystal assisted noise barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99, pp.399-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4803863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00931427v1</w:t>
+                <w:t xml:space="preserve">hal-00931434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrasound data inversion for atmospheric sounding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Time-domain solver in curvilinear coordinates for outdoor sound propagation over complex terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05518.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.3751-3763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4803863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780115v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified modeling of turbulence effects on sound propagation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Infrasound data inversion for atmospheric sounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin S. Matoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4748584⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190 (1), pp.687-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05518.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780111v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear temperature field near the stack ends of a standing-wave thermoacoustic refrigerator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unified modeling of turbulence effects on sound propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cheinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.2198-2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4748584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00691031v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulations of outdoor sound propagation with suitable impedance boundary conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonlinear temperature field near the stack ends of a standing-wave thermoacoustic refrigerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Poisson</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.4730-4735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J050636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691041v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear and diffraction effects in propagation of N-waves in randomly inhomogeneous moving media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-domain simulations of outdoor sound propagation with suitable impedance boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+                <w:t xml:space="preserve">F. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3557034⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.1420-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J050636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691067v1</w:t>
+                <w:t xml:space="preserve">hal-00691041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEMPORAL CHARACTERISTICS OF ACOUSTIC RAY PROPAGATION THROUGH &amp;quot;INFINITE&amp;quot; AND &amp;quot;BOX MODEL&amp;quot; TURBULENCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear and diffraction effects in propagation of N-waves in randomly inhomogeneous moving media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Karweit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Robin Cleveland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 03 (03), pp.203-218. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129, pp.1760-1772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218396X95000094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3557034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751966v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random focusing of nonlinear acoustic N-waves in fully developed turbulence: laboratory scale experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">TEMPORAL CHARACTERISTICS OF ACOUSTIC RAY PROPAGATION THROUGH &amp;quot;INFINITE&amp;quot; AND &amp;quot;BOX MODEL&amp;quot; TURBULENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Karweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3652869⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03 (03), pp.203-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218396X95000094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691029v1</w:t>
+                <w:t xml:space="preserve">hal-04751966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of nonlinear diffracting N-wave behind a random phase screen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Random focusing of nonlinear acoustic N-waves in fully developed turbulence: laboratory scale experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 56, pp.158-167. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130, pp.3595-3607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063771010020065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3652869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566069v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of hot-wire anemometry in pulsating flows. A comment on 'A critical review on advanced velocity measurement techniques in pulsating flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Statistical properties of nonlinear diffracting N-wave behind a random phase screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Bryseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/12/128001⟩</w:t>
+              <w:t xml:space="preserve">Acoustical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56, pp.158-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063771010020065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566004v1</w:t>
+                <w:t xml:space="preserve">hal-00566069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture of instantaneous temperature in oscillating flows: Use of constant-voltage anemometry to correct the thermal lag of cold wires operated by constant-current anemometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">On the use of hot-wire anemometry in pulsating flows. A comment on 'A critical review on advanced velocity measurement techniques in pulsating flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arganthaël Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010, pp.015102. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.128001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3274155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/12/128001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566003v1</w:t>
+                <w:t xml:space="preserve">hal-00566004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear propagation of spark-generated N-waves in air : Modeling and measurements using acoustical and optical methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capture of instantaneous temperature in oscillating flows: Use of constant-voltage anemometry to correct the thermal lag of cold wires operated by constant-current anemometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 128, pp.3321-3333. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.015102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3505106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3274155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566070v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to eliminate all nonlinear effects in constant-voltage hot-wire anemometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonlinear propagation of spark-generated N-waves in air : Modeling and measurements using acoustical and optical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Sapozhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3103948⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128, pp.3321-3333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3505106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461420v1</w:t>
+                <w:t xml:space="preserve">hal-00566070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain impedance boundary conditions for simulations of outdoor sound propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A strategy to eliminate all nonlinear effects in constant-voltage hot-wire anemometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Poisson</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.045102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3103948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.41252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00461430v1</w:t>
+                <w:t xml:space="preserve">hal-00461420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulations of sound propagation in a stratified atmosphere over an impedance ground</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Time-domain impedance boundary conditions for simulations of outdoor sound propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.2391-2403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.41252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3104633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00660485v1</w:t>
+                <w:t xml:space="preserve">hal-00461430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient temperature profile inside thermoacoustic refrigerators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Time-domain simulations of sound propagation in a stratified atmosphere over an impedance ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.03.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125 (5), pp.EL202-EL207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3104633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00461444v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex identification and tracking in unsteady flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transient temperature profile inside thermoacoustic refrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duffourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.4986-4996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2009.03.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.03.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461421v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear spherically divergent shock waves propagating in a relaxing medium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vortex identification and tracking in unsteady flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337, pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063771008010065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00445067v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of acoustic velocity in the stack of a thermoacoustic refrigerator using particle image velocimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonlinear spherically divergent shock waves propagating in a relaxing medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-007-0316-x⟩</w:t>
+              <w:t xml:space="preserve">Acoustical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54, pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063771008010065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442509v1</w:t>
+                <w:t xml:space="preserve">hal-00445067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of the relevant turbulent scales for acoustic propagation in an upward refracting atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
+                <w:t xml:space="preserve">Measurement of acoustic velocity in the stack of a thermoacoustic refrigerator using particle image velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.1015-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-007-0316-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138075v1</w:t>
+                <w:t xml:space="preserve">hal-00442509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonperiodicity of the flow within the gap of a thermoacoustic couple at high amplitudes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Estimates of the relevant turbulent scales for acoustic propagation in an upward refracting atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 93 (6), pp.944-958</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2771370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00707894v1</w:t>
+                <w:t xml:space="preserve">hal-01138075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor sound propagation modeling in realistic environments: Application of coupled parabolic and atmospheric models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Calmet</w:t>
+                <w:t xml:space="preserve">Nonperiodicity of the flow within the gap of a thermoacoustic couple at high amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 120 (1), pp.110-119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.2204455⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 122 (4), pp.EL122-EL127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2771370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163558v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoacoustique : principe et perspective en microfluidique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outdoor sound propagation modeling in realistic environments: Application of coupled parabolic and atmospheric models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bérengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Penelet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.19-24. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (1), pp.110-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb:200604001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.2204455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00134013v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parabolic equation for nonlinear acoustic wave propagation in inhomogeneous moving media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermoacoustique : principe et perspective en microfluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 52, pp.623-632. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.19-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063771006060017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb:200604001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274775v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the temperature distorsion in the stack of a standing-wave thermoacoustic refrigerator.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parabolic equation for nonlinear acoustic wave propagation in inhomogeneous moving media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Sapozhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cleveland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 118 (5), pp.2993-2999. </w:t>
+              <w:t xml:space="preserve">Acoustical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, pp.623-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2063087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063771006060017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022329v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and computational visualization of the flow field in a thermoacoustic stack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Computation of the temperature distorsion in the stack of a standing-wave thermoacoustic refrigerator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Knio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)00002-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 118 (5), pp.2993-2999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2063087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752625v1</w:t>
+                <w:t xml:space="preserve">hal-00022329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WIDE-ANGLE PARABOLIC EQUATION FOR ACOUSTIC WAVES IN INHOMOGENEOUS MOVING MEDIA: APPLICATIONS TO ATMOSPHERIC SOUND PROPAGATION</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental and computational visualization of the flow field in a thermoacoustic stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Juvé</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Besnoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Knio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (1), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)00002-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218396X01000772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02416276v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence function of a spherical acoustic wave after passing through a turbulent jet</w:t>
+                <w:t xml:space="preserve">A WIDE-ANGLE PARABOLIC EQUATION FOR ACOUSTIC WAVES IN INHOMOGENEOUS MOVING MEDIA: APPLICATIONS TO ATMOSPHERIC SOUND PROPAGATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Ostashev</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laurent Dallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences. Série II. Mécanique, physique, chimie, astronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 326 (1), pp.39-45. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 09 (02), pp.477-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1251-8069(97)86951-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218396X01000772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752533v1</w:t>
+                <w:t xml:space="preserve">hal-02416276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of a wide-angle parabolic equation for sound waves in inhomogeneous moving media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coherence function of a spherical acoustic wave after passing through a turbulent jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ostashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences. Série II. Mécanique, physique, chimie, astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 326 (1), pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8069(97)86951-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438965v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the appearance of caustics for plane sound-wave propagation in moving random media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Wandelt</w:t>
+                <w:t xml:space="preserve">Derivation of a wide-angle parabolic equation for sound waves in inhomogeneous moving media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir E. Ostashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438909v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une turbulence thermique sur la propagation du son dans l'atmosphère en présence d'une zone d'ombre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the appearance of caustics for plane sound-wave propagation in moving random media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ostashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chevret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
+                <w:t xml:space="preserve">R Wandelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-969-C5-972. </w:t>
+              <w:t xml:space="preserve">Waves in Random Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (2), pp.183-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0959-7174/5/2/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252897v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de la focalisation aléatoire d'une onde se propageant dans une turbulence thermique 2D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Influence d'une turbulence thermique sur la propagation du son dans l'atmosphère en présence d'une zone d'ombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1001-C5-1004. </w:t>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-969-C5-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252906v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity fluctuations of spherical acoustic waves propagating through thermal turbulence*</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Etude numérique de la focalisation aléatoire d'une onde se propageant dans une turbulence thermique 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 3 (2), pp.71-83. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-1001-C5-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0959-7174/3/2/002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437429v1</w:t>
+                <w:t xml:space="preserve">jpa-00252906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECONSTRUCTION DE FRONTS D'ONDE DISTORDUS PAR LA TURBULENCE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Juve</w:t>
+                <w:t xml:space="preserve">Intensity fluctuations of spherical acoustic waves propagating through thermal turbulence*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19921117⟩</w:t>
+              <w:t xml:space="preserve">Waves in Random Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (2), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0959-7174/3/2/002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251072v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of caustics for high-frequency acoustic waves propagating through turbulent fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">RECONSTRUCTION DE FRONTS D'ONDE DISTORDUS PAR LA TURBULENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hugon-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-545-C1-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19921117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00271467⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377859v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the propagation of an acoustic wave through a turbulent velocity field: A study of phase variance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Occurrence of caustics for high-frequency acoustic waves propagating through turbulent fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Juve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 2 (5-6), pp.271-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00271467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.400415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437416v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUCTUATIONS D'INTENSITÉ ACOUSTIQUE D'UNE ONDE SPHÉRIQUE TRAVERSANT UNE TURBULENCE THERMIQUE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Juve</w:t>
+                <w:t xml:space="preserve">Simulation of the propagation of an acoustic wave through a turbulent velocity field: A study of phase variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1990302⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 89 (1), pp.52-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.400415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00230730v1</w:t>
+                <w:t xml:space="preserve">hal-02437416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATION NUMÉRIQUE DE LA PROPAGATION D'UNE ONDE ACOUSTIQUE DANS UNE TURBULENCE BIDIMENSIONNELLE PAR UNE MÉTHODE DE RAYONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">FLUCTUATIONS D'INTENSITÉ ACOUSTIQUE D'UNE ONDE SPHÉRIQUE TRAVERSANT UNE TURBULENCE THERMIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Juvé</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Juve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 51 (C3), pp.C3-13-C3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1990302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00230730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIMULATION NUMÉRIQUE DE LA PROPAGATION D'UNE ONDE ACOUSTIQUE DANS UNE TURBULENCE BIDIMENSIONNELLE PAR UNE MÉTHODE DE RAYONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-1149-C2-1152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:19902269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00230600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bubble-bubble (and bubble-particle) interactions under low amplitude acoustic driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiscale Investigation of Bubble-Cell Interaction Mechanisms for Enhanced Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECAM, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the Impact of Atmospheric Boundary Layer Stratification on Wind Farm Noise Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.4035-4038, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acoustic microstreaming around asymmetric bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustofluidics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Uppsala (Suède), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interacting acoustic bubbles at short distances 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cavitation Symposium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Acoustic center of Ecole centrale de Lyon from 1970 to today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association (Forum Acusticum 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.1905-1912, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.1168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound pressure radiated by a point-source in arbitrary motion above an absorbing ground: Application to aircraft noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.5301-5307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Acoustics to Infer Near-Surface Turbulence on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenth International Conference on Mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Pasadena, United States. pp.LPI Contribution No. 3007, 2024, id.3361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04708437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi lagrangien par holographie numérique en ligne de bulles piégées par un champ ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Sonochimie Ultrasons et Procédés – 7ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, LYon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHARACTERIZATION OF THE ASYMMETRIC STREAMING FLOW INDUCED BY A FOCUSED ULTRASOUND TRANSDUCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10th Convention of the European Acoustics Association, Sep 2023, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acoustic recording of near-surface turbulence on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">184th Acoustical Society of America Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Chicago (IL), United States. pp.A280-A280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0018843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi par holographie en ligne d'une bulle soumise à un champ ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation expérimentale de matériaux poreux et de leur effets de bords pour application à la réfrigération thermoacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagation du bang sonique au-dessus d'un profil urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bubble shape oscillations and induced flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cavitation meets Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Göttingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interacting acoustic bubble pair: coupled oscillation, radiation force and streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Regnaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A A Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Symposium on Nonlinear Acoustics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARACTERISATION TRIDIMENSIONNELLE DU STREAMING ACOUSTIQUE INDUIT PAR UN TRANSDUCTEUR ULTRASONORE FOCALISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser CFTL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of a 2D Hill on the Propagation of Wind Turbine Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-2923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation de la propagation du bruit éolien par résolution des équations d'Euler linéarisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique d’un couple de bulles oscillantes : un premier pas vers le nuage de bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation tridimensionnelle du streaming acoustique induit par un transducteur ultrasonore focalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoulements induits par des bulles de cavitation dans des fluides visqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLetma - Plateforme numérique parallèle pour la simulation des infrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codor Khodr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acoustic microstreaming induced by a substrate-attached acoustic microbubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental observation of micrometric bubble pair oscillations and induced effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Symposium on Cavitation, CAV2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Daejeon, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the ventricular intracavitary blood flow by ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vixege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Courand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1065-1068, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of optical methods for measuring weak acoustic shock waves in homogeneous air and close to reflecting boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">179th meeting os the acoustical society of america</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, CHICAGO, United States. pp.2534-2534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5147036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ground elevation effects on sonic boom reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.981-982, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different experimental patterns of microstreaming observed around acoustically excited microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th European symposium on Ultrasound Contrast Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of the interaction between two oscillating gas bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3457-3460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-boom and classical N-wave sonic boom propagation in random inhomogeneous layers using nonlinear wide-angle parabolic equation: statistical data comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.963-963, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstreaming induced by an acoustically excited gas bubble - experiments and comparison to theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustofluidics2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of N-wave propagation in a realistic turbulent atmosphere using two-dimensional nonlinear parabolic equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical investigation of microstreaming generated by a cavitation bubble undergoing nonspherical oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés – 5ème édition GDR Cavitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Orange, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of microstreaming generated by a cavitation bubble undergoing nonspherical oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Doinikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstreaming patterns induced by shape modes of acoustically trapped bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Congress on Acoustics (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of microstreaming induced by free nonspherically oscillating microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guédra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Symposium on Nonlinear Acoustics (ISNA 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Santa Fe, NM, United States. pp.045030, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0000900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstreaming induit par les oscillations non sphériques d'une bulle micrométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement non-linéaire des oscillations de surface de bulles micrométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guédra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-resolved dynamics of micrometer-sized bubbles undergoing shape oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guédra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASA Acoustics’17 Boston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Boston, United States. pp.3736-3736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4988209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triggering of surface modes by bubble coalescence at high pressure amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guédra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASA Acoustics’17 Boston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Boston, United States. pp.3736-3736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4988210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de la réponse capteurs de pression et de microphones MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desjouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koumela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA / VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.834-837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions écoulement-nuage de bulles de cavitation acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ababacar Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High frequency calibration of MEMS microphones using spherical N-waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desjouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koumela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RECENT DEVELOPMENTS IN NONLINEAR ACOUSTICS: 20th International Symposium on Nonlinear Acoustics including the 2nd International Sonic Boom Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ecully, France. pp.1685</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion d'ondes de choc acoustiques faibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Desjouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de la réponse de microphones MEMS et de microcapteurs de pression en hautes fréquences (10 kHz-1 MHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desjouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koumela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Insight about Oxide Breakdown Occurrence at Circuit Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Waikoloa, HI, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagation of N-waves in a turbulent and refracting atmosphere with ground effects (laboratory-scale experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICA 2013 Montreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.045072-045072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-domain simulations of outdoor sound propagation: experimental validation on a complex site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explosion energy scaling laws for infrasound propagation analysed using nonlinear ray theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Gainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calibration method for high frequency microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport noise reduction by low height sonic crystal noise barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Koussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propagation of spherically diverging N-waves in a turbulent atmosphere: experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of weak shocks leading to Mach stem formation in focused beams and reflections from a rigid surface: numerical modeling and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Karzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurements of temperature and velocity fluctuations in oscillating flows using thermal anemometry  application to thermoacoustic refrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards hybrid CAA with ground effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Workshop on Computational Experiments in Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Svetlogorsk, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of the sound field emitted by an electric spark source in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail V. Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera A. Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Forum Acusticum 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrasound propagation in realistic atmosphere using nonlinear ray theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Gainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la propagation d'ultrasons non focalisés dans des gels de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation d'ondes de surface dans des simulations temporelles de propagation acoustique à longue distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure des fluctuations de température dans un résonateur équipant un système thermoacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arganthaël Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of shock N-waves using optical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr V. Yuldashev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail V. Averiyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera A. Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg A. Sapozhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure du flux de chaleur thermique extrait à l'échangeur de chaleur froid d'un réfrigérateur thermoacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomographie Infrason de l'atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavitation ultrasonore générée par une excitation bifrequentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izella Saletes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de flux de chaleur dans un réfrigérateur thermoacoustique miniature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes thermo-acoustiques de transfert de chaleur : répartition interne de température en régime transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la propagation acoustique à moyenne distance du bruit des trains à grande vitesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Cremezi-Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation du champ de température en régime transitoire d'un réfrigérateur thermo-acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating long-term representative spl in complex environments using a coupling method based on acoustic (mw-wape) and micrometeorological (submeso) numerical predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-Noise 2005 Environmental Noise Control, Congress And Exposition On Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rio De Janeiro, Brazil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outdoor sound propagation modeling in complex environments: coupling of a PE method with a meteorological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Pénelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Long Range Sound Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lake Morey Resort, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outdoor sound propagation modelling in complex environments : a new PE code coupled with a micrometeorological code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Penelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Congress CFA/DAGA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outdoor sound propagation modelling in complex environments : A new PE code coupled with a micrometeorological code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Penelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA/DAGA&amp;apos;04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, STRASBOURG, France. 2p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent developments on the modelling of outdoor sound propagation in complex environments using the parabolic equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Congress on Acoustics, ICA 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, KYOTO, Japan. pp 119-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensity fluctuations of an acoustic wave propagating through thermal turbulent fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics '88</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1988, Cambridge, France. pp.845-852, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25144/21819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of bubble-induced shear stress in the bulk of a fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Doinikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cavitation Symposium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Chania, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l' Élasticité de la membrane cellulaire pour l'OPtimisation de l'administration de médicaments anticancéreux par UltraSons - ÉlastOPUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution de l'appel PEPS « Mécanique du futur »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstreaming induced by nonspherical bubble oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Cavitation and Multi-phase flows Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Canée, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstreaming induced by non-spherical bubble oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guédra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Bubble and Drop Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096302v1</w:t>
-              </w:r>
-[...8691 lines deleted...]
-                <w:t xml:space="preserve">hal-04752913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory-scale characterization of lightning strikes: acoustical and electrical measurements synchronized with optical visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.045009, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0001656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20078,487 +20333,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method for Triggering Surface Modes by Bubble Coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guédra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Cavitation (CAV2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME Press, pp.15-18, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.861851_ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Sound Propagation through time-dependent Random Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Computational Acoustics ’97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Word Scientific, pp.653-666, 1999, ISBN 9789814528580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Caustics for High Frequency Acoustic Waves Propagating Through Turbulent Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.376-378, 1992, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4612-2792-2_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of acoustic waves through mixing layers and 2D isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanc-Benon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Comte-Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Coherent Structures. Fluid Mechanics and Its Applications, vol 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.367-384, 1991, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-015-7904-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId490"/>
+      <w:footerReference w:type="default" r:id="rId493"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20705,51 +20960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Salze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Doinikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04413922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chide" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024347" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Ostashev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keith Wilson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl R. Hart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Colas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Emmanuelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-1869-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Regnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203660" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209955v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019938" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Doinikov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.926" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03703046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac62fe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016442" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010452" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Julian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003816" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005821" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Stout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sparrow" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004985" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr V. Yuldashev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Karzova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera A. Khokhlova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771021010061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cleve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc-Benon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114975" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Courand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816300" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.031101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cleve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.511" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karzova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lechat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5133737" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Yuldashev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5084266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01659022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ceranna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Charlton-Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marchetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-017-9444-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gu&#233;dra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.033115" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Gainville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.12.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5006180" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.063104" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5015991" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979823" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940987" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296932v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Khokhlova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921681" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331750v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yuldashev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karzova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933787" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873815100123" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296925v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921549" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4927553" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Attenborough" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4931447" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136639v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887458" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahuzac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.3-4.235" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.5-6.405" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864286" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136601v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918719" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052672" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Koussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defrance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.07.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SBFZXT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hornikx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.07.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M90MGRKL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ehrhardt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cheinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792150" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918621" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931427v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4803863" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780115v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lalande" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#232;be" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Land&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S. Matoza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05518.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748584" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argantha&#235;l Berson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.06.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVDNL93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050636" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Averiyanov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cleveland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3557034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751966v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karweit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X95000094" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691029v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652869" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Bryseva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771010020065" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/12/128001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A8A88D3F5D791E51C00B7FC06C9C7B92BC4ABDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566003v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274155" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566070v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sapozhnikov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3505106" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461420v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3103948" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.41252" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00660485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3104633" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duffourd" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.03.075" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMQT13T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9SCLH5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445067v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Yuldashev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771008010065" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442509v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-007-0316-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6B0B27CG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2771370" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163558v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauvreau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;rengier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2204455" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134013v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3WCBRVP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274775v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771006060017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2063087" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752625v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Besnoin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)00002-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP2XS3ZN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416276v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dallois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X01000772" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostashev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)86951-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQDX82B3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438965v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ostashev" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wandelt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/5/2/003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252897v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945212" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E1A4C18DDC1222E3CF4054D8E3ACE5D0008EF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252906v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945220" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133B880E35E65542FB2EC86D47CC249E1E17E43A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437429v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/3/2/002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251072v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hugon-Jeannin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921117" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3FA938D6DC570E967765D42FDAAD8C39A9D2347/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02377859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte-Bellot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00271467" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2DJ0SGDX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437416v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karweit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.400415" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230730v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990302" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7626EAC0C8A93859D3193E1A3E4A979CF978343F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230600v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902269" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C9456492A27509E450321666EB5EDF8E46081EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611401v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lotton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884399v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meziani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675023v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860103v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0608" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426683v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453132v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.1168" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736451v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Kayser" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0177" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maurice" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chide" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc-Benon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bertrand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589884v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255264v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736424v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018843" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884447v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720333v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Inserra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Regnaut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Doinikov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884620v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063532v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820974v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stevens" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2923" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847874v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848235v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Doinikov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848245v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Plantevin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847966v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codor Khodr" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063513v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072287v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauconnier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674964v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Doinikov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445059v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220565v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0221" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240249v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0414" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097097v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Karzova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr V Yuldashev" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ollivier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5147036" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229480v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0399" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229483v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0709" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924139v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411160v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2563" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147703v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675022v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675021v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239037" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096204v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000900" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096256v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guedra" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151299v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096326v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988209" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096318v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988210" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344651v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koumela" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523309v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446416v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Seck" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331741v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446457v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128363v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saliva" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409394v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799605" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810551v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810990v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811138v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Averiyanov" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811157v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811290v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811312v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814421v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cahuzac" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409586v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Averiyanov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539747v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A. Sapozhnikov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546840v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546817v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542877v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546820v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546816v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534650v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378704v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izella Saletes" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378700v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360487v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mironov" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324074v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cremezi-Charlet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135344v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mironov" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156069v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berengier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156037v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penelon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berenger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667760v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lihoreau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gauvreau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Penelon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calmet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berengier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156006v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld P&#233;nelon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678303v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752913v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/21819" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060664v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001656" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341873v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441021v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421859v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2792-2_27" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFAB8AA93BDB375474C4850456A944D6C4A4E06D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421866v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-7904-9_23" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE6FA3EACEE8BA33F51B6EAD5F789084775883D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Doinikov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lotton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Regnault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0315990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Salze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939778v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04413922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chide" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Ostashev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keith Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl R. Hart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028166" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Colas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Emmanuelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-1869-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203660" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135370" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209955v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019938" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03703046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vix&#232;ge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Courand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac62fe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Doinikov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.926" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016442" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010452" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003816" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005821" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Stout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sparrow" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004985" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Julian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001905" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cleve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr V. Yuldashev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Karzova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera A. Khokhlova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771021010061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vixege" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Courand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816300" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.031101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338068v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc-Benon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114975" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cleve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.511" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karzova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lechat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5133737" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Yuldashev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5084266" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01659022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ceranna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Charlton-Perez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marchetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-017-9444-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gu&#233;dra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.033115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Gainville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.12.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5006180" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.063104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5015991" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979823" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940987" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Khokhlova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873815100123" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921549" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921681" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yuldashev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desjouy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karzova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933787" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4927553" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296930v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296928v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Attenborough" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4931447" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136620v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cahuzac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc-Benon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.3-4.235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136603v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1475-472X.13.5-6.405" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136639v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4887458" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136608v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4864286" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136601v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918719" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052672" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Koussa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defrance" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.07.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SBFZXT6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hornikx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.07.036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M90MGRKL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931430v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ehrhardt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cheinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4792150" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931434v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918621" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931427v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4803863" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lalande" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#232;be" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Land&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S. Matoza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05518.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780111v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4748584" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argantha&#235;l Berson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poignand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.06.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DVDNL93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691041v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050636" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691067v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Averiyanov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cleveland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3557034" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karweit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X95000094" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691029v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3652869" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Bryseva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771010020065" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566004v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/12/128001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A8A88D3F5D791E51C00B7FC06C9C7B92BC4ABDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274155" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566070v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sapozhnikov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3505106" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3103948" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.41252" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00660485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3104633" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461444v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duffourd" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.03.075" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XMQT13T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461421v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.03.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9SCLH5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445067v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Yuldashev" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771008010065" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442509v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-007-0316-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6B0B27CG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138075v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2771370" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lihoreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauvreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;rengier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2204455" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134013v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3WCBRVP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274775v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063771006060017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2063087" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752625v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Besnoin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)00002-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP2XS3ZN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416276v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dallois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X01000772" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752533v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostashev" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)86951-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQDX82B3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438965v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438909v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juv&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ostashev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wandelt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/5/2/003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945212" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84E1A4C18DDC1222E3CF4054D8E3ACE5D0008EF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252906v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945220" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133B880E35E65542FB2EC86D47CC249E1E17E43A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437429v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0959-7174/3/2/002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251072v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hugon-Jeannin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juve" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19921117" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3FA938D6DC570E967765D42FDAAD8C39A9D2347/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02377859v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte-Bellot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00271467" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2DJ0SGDX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437416v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karweit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.400415" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230730v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990302" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7626EAC0C8A93859D3193E1A3E4A979CF978343F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230600v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902269" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C9456492A27509E450321666EB5EDF8E46081EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860103v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736434v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0608" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426683v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426732v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453132v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.1168" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736451v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Kayser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0177" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04708437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maurice" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chide" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanc-Benon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bertrand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589884v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meziani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255264v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736424v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018843" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884620v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847793v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Olivier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847963v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884447v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720333v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Inserra" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Regnaut" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Doinikov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063532v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820974v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stevens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2923" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847874v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848235v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Doinikov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063513v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848245v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Plantevin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847966v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codor Khodr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072287v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauconnier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674964v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Doinikov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240249v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0414" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097097v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Karzova" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr V Yuldashev" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ollivier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5147036" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229480v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0399" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445059v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0221" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229483v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0709" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924139v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411160v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2563" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147703v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675022v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675021v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239037" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096204v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000900" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096256v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guedra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151299v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096326v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988209" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096318v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988210" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344651v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koumela" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446416v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Seck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331741v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446457v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523309v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saliva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409394v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799605" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811087v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810990v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Scott" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811138v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Averiyanov" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810551v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811157v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811290v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Andr&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811312v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814421v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cahuzac" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409586v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Averiyanov" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546840v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546817v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542877v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546820v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539747v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A. Sapozhnikov" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546816v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534650v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378704v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izella Saletes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378700v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360487v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Mironov" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324074v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cremezi-Charlet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135344v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mironov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156069v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berengier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156006v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld P&#233;nelon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156037v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penelon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berenger" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667760v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lihoreau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gauvreau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Penelon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calmet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berengier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678303v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752913v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25144/21819" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611401v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884399v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675023v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096302v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060664v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Khattabi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001656" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341873v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441021v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421859v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2792-2_27" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFAB8AA93BDB375474C4850456A944D6C4A4E06D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421866v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-7904-9_23" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE6FA3EACEE8BA33F51B6EAD5F789084775883D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>